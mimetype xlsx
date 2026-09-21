--- v5 (2026-07-28)
+++ v6 (2026-09-21)
@@ -1,96 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\02 MARKET ANALYSIS\2.2 Cereals\2.2.1 Balance sheet\Balance sheets for Europa and AMIS\archive\next update\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FDA46F5F-86EB-4BB9-8C2B-3A9F51F947AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{607DFCDA-B0AF-42D3-B6F1-591A3C09ECF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{701DB19C-0D41-4780-BF38-07DD2F821BA7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A36BF686-6429-47AC-ADE0-E2970C9FCB0D}"/>
   </bookViews>
   <sheets>
     <sheet name="Oilseeds - EU" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Oilseeds - EU'!$B$1:$AB$58</definedName>
     <definedName name="Z_66FB057A_4AF0_4961_BD83_A5E40E9720A6_.wvu.Cols" localSheetId="0" hidden="1">'Oilseeds - EU'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="37">
   <si>
     <t>EU</t>
   </si>
   <si>
     <t>OILSEEDS, OILSEED MEALS &amp; VEGETABLE OILS SUPPLY &amp; DEMAND</t>
   </si>
   <si>
-    <t>last updated: 25/06/2026</t>
+    <t>last updated: 27/08/2026</t>
   </si>
   <si>
     <t>Thousand  tonnes</t>
   </si>
   <si>
     <t>OILSEED *</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t xml:space="preserve">2023/24 </t>
   </si>
   <si>
     <t>2024/25 est.</t>
   </si>
   <si>
     <t>2025/26 fc.</t>
   </si>
   <si>
     <t>2026/27 proj.</t>
   </si>
   <si>
     <t>Rapeseed</t>
   </si>
@@ -277,78 +280,84 @@
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4BC5DE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1EC08A"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
@@ -570,51 +579,51 @@
       <right/>
       <top style="thin">
         <color rgb="FF4472C4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color rgb="FF4472C4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="1" quotePrefix="1" applyFill="1" applyAlignment="1">
@@ -788,58 +797,67 @@
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="6" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma 2 2" xfId="3" xr:uid="{40112310-E3CB-47F1-9E22-9792ED6E73E9}"/>
+    <cellStyle name="Comma 2 2" xfId="3" xr:uid="{C4460D25-7F1B-4B9F-B49A-C14638E7B0BC}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{F0977923-71BD-4636-8C40-F75BF2715006}"/>
-    <cellStyle name="Normal_Oilseeds Balance sheets_09 February 2011 2" xfId="2" xr:uid="{22F39293-E48B-4023-B26B-3FF580D50B16}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{F37538F4-1B26-4148-B608-862DE3E84233}"/>
+    <cellStyle name="Normal_Oilseeds Balance sheets_09 February 2011 2" xfId="2" xr:uid="{E34695B4-8967-4CA0-B4DB-9A0FBB848835}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1102,61 +1120,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8061A1C0-19F3-46BE-8DED-157117B27DB1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BCBAF35-9969-4D11-B44D-57D1834E23B3}">
   <sheetPr>
     <tabColor indexed="10"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:HF58"/>
+  <dimension ref="A1:HF59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="G10" sqref="G10"/>
-      <selection pane="topRight" activeCell="B2" sqref="B2:J2"/>
+      <selection pane="topRight" activeCell="F63" sqref="F63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.42578125" style="11" customWidth="1"/>
     <col min="3" max="7" width="16.42578125" style="51" customWidth="1"/>
     <col min="8" max="17" width="16.42578125" style="11" customWidth="1"/>
     <col min="18" max="18" width="13" style="11" customWidth="1"/>
     <col min="19" max="20" width="16.42578125" style="11" customWidth="1"/>
     <col min="21" max="21" width="13.5703125" style="11" customWidth="1"/>
     <col min="22" max="22" width="16.85546875" style="11" customWidth="1"/>
     <col min="23" max="23" width="13.85546875" style="11" customWidth="1"/>
     <col min="24" max="24" width="20.5703125" style="11" customWidth="1"/>
     <col min="25" max="25" width="14.28515625" style="11" customWidth="1"/>
     <col min="26" max="26" width="16.85546875" style="11" customWidth="1"/>
     <col min="27" max="27" width="14.42578125" style="11" customWidth="1"/>
     <col min="28" max="28" width="16.42578125" style="11" customWidth="1"/>
     <col min="29" max="29" width="16.7109375" style="11" customWidth="1"/>
     <col min="30" max="30" width="17.7109375" style="11" customWidth="1"/>
     <col min="31" max="31" width="16.42578125" style="11" customWidth="1"/>
     <col min="32" max="32" width="18.42578125" style="11" customWidth="1"/>
     <col min="33" max="33" width="16.42578125" style="11" customWidth="1"/>
     <col min="34" max="34" width="18.85546875" style="11" customWidth="1"/>
     <col min="35" max="35" width="14.140625" style="11" customWidth="1"/>
@@ -1421,60 +1439,60 @@
       <c r="K9" s="27">
         <v>16765.129999999997</v>
       </c>
       <c r="L9" s="28">
         <v>3001.04</v>
       </c>
       <c r="M9" s="28">
         <v>8325.909999999998</v>
       </c>
       <c r="N9" s="27">
         <v>28092.079999999994</v>
       </c>
       <c r="O9" s="27">
         <v>20169.63</v>
       </c>
       <c r="P9" s="28">
         <v>2821.3399999999997</v>
       </c>
       <c r="Q9" s="28">
         <v>8722.1200000000008</v>
       </c>
       <c r="R9" s="27">
         <v>31713.090000000004</v>
       </c>
       <c r="S9" s="27">
-        <v>19796.546804846803</v>
+        <v>19445.4704541395</v>
       </c>
       <c r="T9" s="28">
-        <v>2795.7307249195892</v>
+        <v>2236.4227465151343</v>
       </c>
       <c r="U9" s="28">
-        <v>10089.86814324071</v>
+        <v>9447.9002076980396</v>
       </c>
       <c r="V9" s="27">
-        <v>32682.1456730071</v>
+        <v>31129.793408352674</v>
       </c>
       <c r="W9" s="25"/>
       <c r="X9" s="25"/>
     </row>
     <row r="10" spans="1:24" s="34" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="29"/>
       <c r="B10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="31">
         <v>5886.8499999999995</v>
       </c>
       <c r="D10" s="32">
         <v>1094.69</v>
       </c>
       <c r="E10" s="32">
         <v>4933.7599999999993</v>
       </c>
       <c r="F10" s="32">
         <v>11915.3</v>
       </c>
       <c r="G10" s="31">
         <v>6192.83</v>
       </c>
       <c r="H10" s="32">
@@ -1489,60 +1507,60 @@
       <c r="K10" s="31">
         <v>5698.6500000000005</v>
       </c>
       <c r="L10" s="32">
         <v>1118.98</v>
       </c>
       <c r="M10" s="32">
         <v>4791.2000000000007</v>
       </c>
       <c r="N10" s="32">
         <v>11608.830000000002</v>
       </c>
       <c r="O10" s="31">
         <v>6036.88</v>
       </c>
       <c r="P10" s="32">
         <v>1014.7099999999999</v>
       </c>
       <c r="Q10" s="32">
         <v>4663.6399999999994</v>
       </c>
       <c r="R10" s="32">
         <v>11715.23</v>
       </c>
       <c r="S10" s="31">
-        <v>6254.1883333333344</v>
+        <v>6205.8133199999993</v>
       </c>
       <c r="T10" s="32">
-        <v>1019.8506666666683</v>
+        <v>957.75499999999988</v>
       </c>
       <c r="U10" s="32">
-        <v>4853.5293333333411</v>
+        <v>4898.9543333333331</v>
       </c>
       <c r="V10" s="32">
-        <v>12127.568333333344</v>
+        <v>12062.522653333333</v>
       </c>
       <c r="W10" s="33"/>
       <c r="X10" s="33"/>
     </row>
     <row r="11" spans="1:24" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11"/>
       <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="35">
         <v>3.3228483824116468</v>
       </c>
       <c r="D11" s="36">
         <v>2.2366880121312884</v>
       </c>
       <c r="E11" s="36">
         <v>1.8853126216111047</v>
       </c>
       <c r="F11" s="35">
         <v>2.627820533263955</v>
       </c>
       <c r="G11" s="35">
         <v>3.1870727922452255</v>
       </c>
       <c r="H11" s="36">
@@ -1557,467 +1575,464 @@
       <c r="K11" s="35">
         <v>2.9419476542689926</v>
       </c>
       <c r="L11" s="36">
         <v>2.6819424833330352</v>
       </c>
       <c r="M11" s="36">
         <v>1.7377504591751538</v>
       </c>
       <c r="N11" s="35">
         <v>2.4198889982883709</v>
       </c>
       <c r="O11" s="35">
         <v>3.3410685652191199</v>
       </c>
       <c r="P11" s="36">
         <v>2.7804397315489155</v>
       </c>
       <c r="Q11" s="36">
         <v>1.8702386976696319</v>
       </c>
       <c r="R11" s="35">
         <v>2.7069967896490299</v>
       </c>
       <c r="S11" s="35">
-        <v>3.1653262981122463</v>
+        <v>3.133428198922926</v>
       </c>
       <c r="T11" s="36">
-        <v>2.7413138180879928</v>
+        <v>2.335067680685702</v>
       </c>
       <c r="U11" s="36">
-        <v>2.0788723937331435</v>
+        <v>1.928554455674937</v>
       </c>
       <c r="V11" s="35">
-        <v>2.6948638650980246</v>
+        <v>2.5807034152802464</v>
       </c>
       <c r="W11" s="33"/>
       <c r="X11" s="33"/>
     </row>
-    <row r="12" spans="1:24" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12"/>
+    <row r="12" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="27">
-        <v>6840.7346300000008</v>
+        <v>6840.7332300000016</v>
       </c>
       <c r="D12" s="28">
-        <v>13258.499379999997</v>
+        <v>13258.498989999998</v>
       </c>
       <c r="E12" s="28">
         <v>2097.0390700000003</v>
       </c>
       <c r="F12" s="27">
-        <v>22196.273079999999</v>
+        <v>22196.271289999997</v>
       </c>
       <c r="G12" s="27">
         <v>5456.5307599999996</v>
       </c>
       <c r="H12" s="28">
-        <v>13252.647420000001</v>
+        <v>13252.601109999998</v>
       </c>
       <c r="I12" s="28">
         <v>769.28944999999999</v>
       </c>
       <c r="J12" s="27">
-        <v>19478.467630000003</v>
+        <v>19478.421319999998</v>
       </c>
       <c r="K12" s="27">
-        <v>7963.9931999999999</v>
+        <v>8023.1690899999994</v>
       </c>
       <c r="L12" s="28">
         <v>14581.484199999999</v>
       </c>
       <c r="M12" s="28">
-        <v>627.69956999999999</v>
+        <v>627.69957999999997</v>
       </c>
       <c r="N12" s="27">
-        <v>23173.17697</v>
+        <v>23232.352869999999</v>
       </c>
       <c r="O12" s="27">
-        <v>5500</v>
+        <v>6955.2351899999994</v>
       </c>
       <c r="P12" s="28">
-        <v>14000</v>
+        <v>14286.361700000001</v>
       </c>
       <c r="Q12" s="28">
-        <v>1160.0000000000002</v>
+        <v>1368.5908299999999</v>
       </c>
       <c r="R12" s="27">
-        <v>20660</v>
+        <v>22610.187720000002</v>
       </c>
       <c r="S12" s="27">
-        <v>5700</v>
+        <v>6417.4997266666669</v>
       </c>
       <c r="T12" s="28">
-        <v>13946.661193333332</v>
+        <v>14486.361699999999</v>
       </c>
       <c r="U12" s="28">
-        <v>1026.00504</v>
+        <v>900</v>
       </c>
       <c r="V12" s="27">
-        <v>20672.666233333333</v>
+        <v>21803.861426666666</v>
       </c>
       <c r="W12" s="25"/>
       <c r="X12" s="25"/>
     </row>
-    <row r="13" spans="1:24" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13"/>
+    <row r="13" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="40">
-        <v>26901.84463</v>
+        <v>26901.843230000002</v>
       </c>
       <c r="D13" s="41">
-        <v>16906.979379999997</v>
+        <v>16906.97899</v>
       </c>
       <c r="E13" s="41">
         <v>12265.385736666669</v>
       </c>
       <c r="F13" s="40">
-        <v>56074.209746666667</v>
+        <v>56074.207956666673</v>
       </c>
       <c r="G13" s="40">
         <v>25693.530760000001</v>
       </c>
       <c r="H13" s="41">
-        <v>17244.807420000001</v>
+        <v>17244.761109999996</v>
       </c>
       <c r="I13" s="41">
         <v>11435.166116666665</v>
       </c>
       <c r="J13" s="40">
-        <v>54373.504296666673</v>
+        <v>54373.457986666668</v>
       </c>
       <c r="K13" s="40">
-        <v>25562.45653333333</v>
+        <v>25621.632423333329</v>
       </c>
       <c r="L13" s="41">
         <v>18882.5242</v>
       </c>
       <c r="M13" s="41">
-        <v>9831.3873477777761</v>
+        <v>9831.3873577777758</v>
       </c>
       <c r="N13" s="40">
-        <v>54276.368081111104</v>
+        <v>54335.543981111106</v>
       </c>
       <c r="O13" s="40">
-        <v>26502.963333333333</v>
+        <v>27958.198523333333</v>
       </c>
       <c r="P13" s="41">
-        <v>18121.34</v>
+        <v>18407.701700000001</v>
       </c>
       <c r="Q13" s="41">
-        <v>10759.897777777778</v>
+        <v>10968.488607777777</v>
       </c>
       <c r="R13" s="40">
-        <v>55384.201111111106</v>
+        <v>57334.388831111108</v>
       </c>
       <c r="S13" s="40">
-        <v>26329.880138180135</v>
+        <v>26696.303514139501</v>
       </c>
       <c r="T13" s="41">
-        <v>18042.391918252921</v>
+        <v>18022.784446515136</v>
       </c>
       <c r="U13" s="41">
-        <v>11993.650961018488</v>
+        <v>11225.677985475817</v>
       </c>
       <c r="V13" s="40">
-        <v>56365.92301745154</v>
+        <v>55944.765946130457</v>
       </c>
       <c r="W13" s="25"/>
       <c r="X13" s="25"/>
     </row>
-    <row r="14" spans="1:24" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14"/>
+    <row r="14" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="27">
-        <v>25857.740429999998</v>
+        <v>25857.739030000001</v>
       </c>
       <c r="D14" s="28">
-        <v>15469.64316</v>
+        <v>15469.64277</v>
       </c>
       <c r="E14" s="28">
         <v>10826.169640000002</v>
       </c>
       <c r="F14" s="27">
-        <v>52153.553229999998</v>
+        <v>52153.551440000003</v>
       </c>
       <c r="G14" s="27">
-        <v>24326.068146666668</v>
+        <v>24326.157686666666</v>
       </c>
       <c r="H14" s="28">
-        <v>15721.281080000001</v>
+        <v>15721.283379999995</v>
       </c>
       <c r="I14" s="28">
         <v>10083.288858888889</v>
       </c>
       <c r="J14" s="27">
-        <v>50130.638085555562</v>
+        <v>50130.729925555548</v>
       </c>
       <c r="K14" s="27">
-        <v>24346.711779999998</v>
+        <v>24405.911249999994</v>
       </c>
       <c r="L14" s="28">
-        <v>17218.369139999995</v>
+        <v>17218.321329999999</v>
       </c>
       <c r="M14" s="28">
-        <v>8218.8449600000004</v>
+        <v>8218.8374999999978</v>
       </c>
       <c r="N14" s="27">
-        <v>49783.925879999995</v>
+        <v>49843.07007999999</v>
       </c>
       <c r="O14" s="27">
-        <v>25069.63</v>
+        <v>26483.217190000003</v>
       </c>
       <c r="P14" s="28">
-        <v>16501.34</v>
+        <v>16790.184639999999</v>
       </c>
       <c r="Q14" s="28">
-        <v>8882.1200000000008</v>
+        <v>8917.4220300000015</v>
       </c>
       <c r="R14" s="27">
-        <v>50453.090000000004</v>
+        <v>52190.823860000004</v>
       </c>
       <c r="S14" s="27">
-        <v>25097.640782624578</v>
+        <v>25464.094005250608</v>
       </c>
       <c r="T14" s="28">
-        <v>16499.955141586255</v>
+        <v>16481.175316515139</v>
       </c>
       <c r="U14" s="28">
-        <v>10525.772380277749</v>
+        <v>9757.7969147350777</v>
       </c>
       <c r="V14" s="27">
-        <v>52123.368304488584</v>
+        <v>51703.066236500832</v>
       </c>
       <c r="W14" s="25"/>
       <c r="X14" s="25"/>
     </row>
     <row r="15" spans="1:24" s="43" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15"/>
       <c r="B15" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="32">
-        <v>25228.853350227</v>
+        <v>25228.851984276451</v>
       </c>
       <c r="D15" s="42">
-        <v>13440.682505962595</v>
+        <v>13440.682167114044</v>
       </c>
       <c r="E15" s="42">
         <v>9541.4200816847188</v>
       </c>
       <c r="F15" s="32">
-        <v>48210.955937874314</v>
+        <v>48210.954233075216</v>
       </c>
       <c r="G15" s="32">
-        <v>23658.793990162703</v>
+        <v>23658.881074043296</v>
       </c>
       <c r="H15" s="42">
-        <v>13624.350511881117</v>
+        <v>13624.352505103294</v>
       </c>
       <c r="I15" s="42">
         <v>8913.1034447161364</v>
       </c>
       <c r="J15" s="32">
-        <v>46196.247946759955</v>
+        <v>46196.337023862725</v>
       </c>
       <c r="K15" s="32">
-        <v>23830.59722127191</v>
+        <v>23888.5417493885</v>
       </c>
       <c r="L15" s="42">
-        <v>15007.664048592927</v>
+        <v>15007.622377026222</v>
       </c>
       <c r="M15" s="42">
-        <v>7177.2660992545261</v>
+        <v>7177.2595846645336</v>
       </c>
       <c r="N15" s="32">
-        <v>46015.527369119365</v>
+        <v>46073.423711079253</v>
       </c>
       <c r="O15" s="32">
-        <v>24529.695075630047</v>
+        <v>25912.837257366147</v>
       </c>
       <c r="P15" s="42">
-        <v>14346.279582863444</v>
+        <v>14597.401368212486</v>
       </c>
       <c r="Q15" s="42">
-        <v>7814.2991863272582</v>
+        <v>7845.357157206362</v>
       </c>
       <c r="R15" s="32">
-        <v>46690.273844820753</v>
+        <v>48355.595782784992</v>
       </c>
       <c r="S15" s="32">
-        <v>24549.029586713485</v>
+        <v>24907.472481099838</v>
       </c>
       <c r="T15" s="42">
-        <v>14295.338952439964</v>
+        <v>14279.068364880455</v>
       </c>
       <c r="U15" s="42">
-        <v>9227.4294719577119</v>
+        <v>8554.1829691388957</v>
       </c>
       <c r="V15" s="32">
-        <v>48071.798011111168</v>
+        <v>47740.723815119185</v>
       </c>
       <c r="W15" s="25"/>
       <c r="X15" s="25"/>
     </row>
     <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="45">
         <v>544.10419999999988</v>
       </c>
       <c r="D16" s="46">
         <v>237.33621999999997</v>
       </c>
       <c r="E16" s="46">
         <v>572.54942999999992</v>
       </c>
       <c r="F16" s="45">
         <v>1353.9898499999999</v>
       </c>
       <c r="G16" s="45">
-        <v>534.12927999999999</v>
+        <v>534.03973999999994</v>
       </c>
       <c r="H16" s="46">
-        <v>223.52633999999998</v>
+        <v>223.47773000000004</v>
       </c>
       <c r="I16" s="46">
         <v>474.09948000000003</v>
       </c>
       <c r="J16" s="45">
-        <v>1231.7551000000001</v>
+        <v>1231.6169500000001</v>
       </c>
       <c r="K16" s="45">
-        <v>382.41141999999996</v>
+        <v>382.38783999999998</v>
       </c>
       <c r="L16" s="46">
-        <v>364.15505999999999</v>
+        <v>364.20287000000008</v>
       </c>
       <c r="M16" s="46">
-        <v>734.76461000000006</v>
+        <v>734.77207999999996</v>
       </c>
       <c r="N16" s="45">
-        <v>1481.3310900000001</v>
+        <v>1481.3627900000001</v>
       </c>
       <c r="O16" s="45">
-        <v>600</v>
+        <v>641.64800000000002</v>
       </c>
       <c r="P16" s="46">
-        <v>320</v>
+        <v>317.51706000000007</v>
       </c>
       <c r="Q16" s="46">
-        <v>1000</v>
+        <v>1173.2888000000003</v>
       </c>
       <c r="R16" s="45">
-        <v>1920</v>
+        <v>2132.4538600000005</v>
       </c>
       <c r="S16" s="45">
-        <v>510.01713333333333</v>
+        <v>509.98728666666659</v>
       </c>
       <c r="T16" s="46">
-        <v>275.77010999999999</v>
+        <v>274.94246333333331</v>
       </c>
       <c r="U16" s="46">
-        <v>593.80450666666673</v>
+        <v>593.80699666666669</v>
       </c>
       <c r="V16" s="45">
-        <v>1379.59175</v>
+        <v>1378.7367466666665</v>
       </c>
       <c r="W16" s="25"/>
       <c r="X16" s="25"/>
     </row>
     <row r="17" spans="1:210" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17"/>
       <c r="B17" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="48">
-        <v>26401.84463</v>
+        <v>26401.843230000002</v>
       </c>
       <c r="D17" s="49">
-        <v>15706.979379999999</v>
+        <v>15706.97899</v>
       </c>
       <c r="E17" s="49">
         <v>11398.719070000001</v>
       </c>
       <c r="F17" s="48">
-        <v>53507.543079999996</v>
+        <v>53507.541290000001</v>
       </c>
       <c r="G17" s="48">
-        <v>24860.197426666669</v>
+        <v>24860.197426666666</v>
       </c>
       <c r="H17" s="49">
-        <v>15944.807420000001</v>
+        <v>15944.761109999996</v>
       </c>
       <c r="I17" s="49">
         <v>10557.38833888889</v>
       </c>
       <c r="J17" s="48">
-        <v>51362.393185555564</v>
+        <v>51362.346875555551</v>
       </c>
       <c r="K17" s="48">
-        <v>24729.123199999998</v>
+        <v>24788.299089999993</v>
       </c>
       <c r="L17" s="49">
-        <v>17582.524199999996</v>
+        <v>17582.5242</v>
       </c>
       <c r="M17" s="49">
-        <v>8953.6095700000005</v>
+        <v>8953.6095799999985</v>
       </c>
       <c r="N17" s="48">
-        <v>51265.256969999995</v>
+        <v>51324.43286999999</v>
       </c>
       <c r="O17" s="48">
-        <v>25669.63</v>
+        <v>27124.865190000004</v>
       </c>
       <c r="P17" s="49">
-        <v>16821.34</v>
+        <v>17107.701699999998</v>
       </c>
       <c r="Q17" s="49">
-        <v>9882.1200000000008</v>
+        <v>10090.710830000002</v>
       </c>
       <c r="R17" s="48">
-        <v>52373.090000000004</v>
+        <v>54323.277720000006</v>
       </c>
       <c r="S17" s="48">
-        <v>25607.657915957912</v>
+        <v>25974.081291917275</v>
       </c>
       <c r="T17" s="49">
-        <v>16775.725251586256</v>
+        <v>16756.117779848471</v>
       </c>
       <c r="U17" s="49">
-        <v>11119.576886944416</v>
+        <v>10351.603911401744</v>
       </c>
       <c r="V17" s="48">
-        <v>53502.960054488583</v>
+        <v>53081.802983167501</v>
       </c>
       <c r="W17" s="50"/>
       <c r="X17" s="50"/>
     </row>
     <row r="18" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="48">
         <v>500</v>
       </c>
       <c r="D18" s="49">
         <v>1200</v>
       </c>
       <c r="E18" s="49">
         <v>866.66666666666663</v>
       </c>
       <c r="F18" s="48">
         <v>2566.6666666666665</v>
       </c>
       <c r="G18" s="48">
         <v>833.33333333333337</v>
       </c>
       <c r="H18" s="49">
         <v>1300</v>
@@ -2331,50 +2346,57 @@
       <c r="FK21" s="11"/>
       <c r="FL21" s="11"/>
       <c r="FM21" s="11"/>
       <c r="FN21" s="11"/>
       <c r="FO21" s="11"/>
       <c r="FP21" s="11"/>
       <c r="FQ21" s="11"/>
       <c r="FR21" s="11"/>
       <c r="FS21" s="11"/>
       <c r="FT21" s="11"/>
       <c r="FU21" s="11"/>
       <c r="FV21" s="11"/>
       <c r="FW21" s="11"/>
       <c r="FX21" s="11"/>
       <c r="FY21" s="11"/>
       <c r="FZ21" s="11"/>
       <c r="GA21" s="11"/>
       <c r="GB21" s="11"/>
       <c r="GC21" s="11"/>
       <c r="GD21" s="11"/>
       <c r="GE21" s="11"/>
       <c r="GF21" s="11"/>
       <c r="GG21" s="11"/>
       <c r="GH21" s="11"/>
       <c r="GI21" s="11"/>
+      <c r="GJ21" s="11"/>
+      <c r="GK21" s="11"/>
+      <c r="GL21" s="11"/>
+      <c r="GM21" s="11"/>
+      <c r="GN21" s="11"/>
+      <c r="GO21" s="11"/>
+      <c r="GP21" s="11"/>
     </row>
     <row r="22" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22"/>
       <c r="B22" s="58" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="60"/>
       <c r="D22" s="60"/>
       <c r="E22" s="60"/>
       <c r="F22" s="60"/>
       <c r="G22" s="59"/>
       <c r="H22" s="59"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="59"/>
       <c r="L22" s="59"/>
       <c r="M22" s="33"/>
       <c r="N22" s="33"/>
       <c r="O22" s="33"/>
       <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="R22" s="33"/>
       <c r="S22" s="33"/>
       <c r="T22" s="33"/>
       <c r="U22" s="33"/>
@@ -2526,50 +2548,57 @@
       <c r="FK22" s="11"/>
       <c r="FL22" s="11"/>
       <c r="FM22" s="11"/>
       <c r="FN22" s="11"/>
       <c r="FO22" s="11"/>
       <c r="FP22" s="11"/>
       <c r="FQ22" s="11"/>
       <c r="FR22" s="11"/>
       <c r="FS22" s="11"/>
       <c r="FT22" s="11"/>
       <c r="FU22" s="11"/>
       <c r="FV22" s="11"/>
       <c r="FW22" s="11"/>
       <c r="FX22" s="11"/>
       <c r="FY22" s="11"/>
       <c r="FZ22" s="11"/>
       <c r="GA22" s="11"/>
       <c r="GB22" s="11"/>
       <c r="GC22" s="11"/>
       <c r="GD22" s="11"/>
       <c r="GE22" s="11"/>
       <c r="GF22" s="11"/>
       <c r="GG22" s="11"/>
       <c r="GH22" s="11"/>
       <c r="GI22" s="11"/>
+      <c r="GJ22" s="11"/>
+      <c r="GK22" s="11"/>
+      <c r="GL22" s="11"/>
+      <c r="GM22" s="11"/>
+      <c r="GN22" s="11"/>
+      <c r="GO22" s="11"/>
+      <c r="GP22" s="11"/>
     </row>
     <row r="23" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23"/>
       <c r="B23" s="58" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="50"/>
       <c r="D23" s="50"/>
       <c r="E23" s="50"/>
       <c r="F23" s="50"/>
       <c r="G23" s="59"/>
       <c r="H23" s="59"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="59"/>
       <c r="L23" s="59"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
       <c r="T23" s="33"/>
       <c r="U23" s="33"/>
@@ -2720,50 +2749,57 @@
       <c r="FK23" s="11"/>
       <c r="FL23" s="11"/>
       <c r="FM23" s="11"/>
       <c r="FN23" s="11"/>
       <c r="FO23" s="11"/>
       <c r="FP23" s="11"/>
       <c r="FQ23" s="11"/>
       <c r="FR23" s="11"/>
       <c r="FS23" s="11"/>
       <c r="FT23" s="11"/>
       <c r="FU23" s="11"/>
       <c r="FV23" s="11"/>
       <c r="FW23" s="11"/>
       <c r="FX23" s="11"/>
       <c r="FY23" s="11"/>
       <c r="FZ23" s="11"/>
       <c r="GA23" s="11"/>
       <c r="GB23" s="11"/>
       <c r="GC23" s="11"/>
       <c r="GD23" s="11"/>
       <c r="GE23" s="11"/>
       <c r="GF23" s="11"/>
       <c r="GG23" s="11"/>
       <c r="GH23" s="11"/>
       <c r="GI23" s="11"/>
+      <c r="GJ23" s="11"/>
+      <c r="GK23" s="11"/>
+      <c r="GL23" s="11"/>
+      <c r="GM23" s="11"/>
+      <c r="GN23" s="11"/>
+      <c r="GO23" s="11"/>
+      <c r="GP23" s="11"/>
     </row>
     <row r="24" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24"/>
       <c r="B24" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="59"/>
       <c r="H24" s="59"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="59"/>
       <c r="L24" s="59"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="11"/>
       <c r="P24" s="11"/>
       <c r="Q24" s="11"/>
       <c r="R24" s="11"/>
       <c r="S24" s="11"/>
       <c r="T24" s="11"/>
       <c r="U24" s="11"/>
@@ -2910,74 +2946,50 @@
       <c r="FF24" s="11"/>
       <c r="FG24" s="11"/>
       <c r="FH24" s="11"/>
       <c r="FI24" s="11"/>
       <c r="FJ24" s="11"/>
       <c r="FK24" s="11"/>
       <c r="FL24" s="11"/>
       <c r="FM24" s="11"/>
       <c r="FN24" s="11"/>
       <c r="FO24" s="11"/>
       <c r="FP24" s="11"/>
       <c r="FQ24" s="11"/>
       <c r="FR24" s="11"/>
       <c r="FS24" s="11"/>
       <c r="FT24" s="11"/>
       <c r="FU24" s="11"/>
       <c r="FV24" s="11"/>
       <c r="FW24" s="11"/>
       <c r="FX24" s="11"/>
       <c r="FY24" s="11"/>
       <c r="FZ24" s="11"/>
       <c r="GA24" s="11"/>
       <c r="GB24" s="11"/>
       <c r="GC24" s="11"/>
       <c r="GD24" s="11"/>
-      <c r="GE24" s="11"/>
-[...22 lines deleted...]
-      <c r="HB24" s="11"/>
     </row>
     <row r="25" spans="1:210" s="51" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25"/>
       <c r="J25" s="12"/>
       <c r="O25" s="11"/>
       <c r="P25" s="11"/>
       <c r="Q25" s="11"/>
       <c r="S25" s="12"/>
       <c r="T25" s="12"/>
       <c r="U25" s="12"/>
       <c r="V25" s="12" t="s">
         <v>31</v>
       </c>
       <c r="W25" s="11"/>
       <c r="X25" s="11"/>
       <c r="Y25" s="17"/>
       <c r="Z25" s="17"/>
       <c r="AA25" s="17"/>
       <c r="AB25" s="17"/>
       <c r="AC25" s="17"/>
       <c r="AD25" s="11"/>
       <c r="AE25" s="17"/>
       <c r="AF25" s="17"/>
       <c r="AG25" s="17"/>
       <c r="AH25" s="17"/>
@@ -3321,482 +3333,480 @@
       </c>
       <c r="Q28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="R28" s="48">
         <v>492.22679469593049</v>
       </c>
       <c r="S28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="T28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="U28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="V28" s="48">
         <v>492.22679469593049</v>
       </c>
     </row>
     <row r="29" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="67" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="68">
-        <v>14380.446409629387</v>
+        <v>14380.445631037574</v>
       </c>
       <c r="D29" s="68">
-        <v>10618.13917971045</v>
+        <v>10618.138912020095</v>
       </c>
       <c r="E29" s="68">
         <v>5247.7810449265953</v>
       </c>
       <c r="F29" s="68">
-        <v>30246.366634266433</v>
+        <v>30246.365587984263</v>
       </c>
       <c r="G29" s="68">
-        <v>13485.51257439274</v>
+        <v>13485.562212204679</v>
       </c>
       <c r="H29" s="68">
-        <v>10763.236904386084</v>
+        <v>10763.238479031603</v>
       </c>
       <c r="I29" s="68">
         <v>4902.2068945938763</v>
       </c>
       <c r="J29" s="68">
-        <v>29150.956373372701</v>
+        <v>29151.007585830161</v>
       </c>
       <c r="K29" s="68">
-        <v>13583.440416124986</v>
+        <v>13616.468797151445</v>
       </c>
       <c r="L29" s="68">
-        <v>11856.054598388413</v>
+        <v>11856.021677850717</v>
       </c>
       <c r="M29" s="68">
-        <v>3947.4963545899896</v>
+        <v>3947.492771565494</v>
       </c>
       <c r="N29" s="68">
-        <v>29386.991369103387</v>
+        <v>29419.983246567652</v>
       </c>
       <c r="O29" s="68">
-        <v>13981.926193109126</v>
+        <v>14770.317236698702</v>
       </c>
       <c r="P29" s="68">
-        <v>11333.560870462121</v>
+        <v>11531.947080887865</v>
       </c>
       <c r="Q29" s="68">
-        <v>4297.8645524799931</v>
+        <v>4314.9464364634987</v>
       </c>
       <c r="R29" s="68">
-        <v>29613.351616051241</v>
+        <v>30617.210754050066</v>
       </c>
       <c r="S29" s="68">
-        <v>13992.946864426685</v>
+        <v>14197.259314226907</v>
       </c>
       <c r="T29" s="68">
-        <v>11293.317772427572</v>
+        <v>11280.46400825556</v>
       </c>
       <c r="U29" s="68">
-        <v>5075.0862095767425</v>
+        <v>4704.8006330263934</v>
       </c>
       <c r="V29" s="68">
-        <v>30361.350846431</v>
+        <v>30182.523955508859</v>
       </c>
     </row>
-    <row r="30" spans="1:210" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30"/>
+    <row r="30" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="27">
         <v>846.3295700000001</v>
       </c>
       <c r="D30" s="27">
         <v>15990.15834</v>
       </c>
       <c r="E30" s="27">
         <v>2753.5398499999997</v>
       </c>
       <c r="F30" s="27">
         <v>19590.027760000001</v>
       </c>
       <c r="G30" s="27">
         <v>838.55562000000009</v>
       </c>
       <c r="H30" s="27">
         <v>15739.19281</v>
       </c>
       <c r="I30" s="27">
         <v>3306.4930399999998</v>
       </c>
       <c r="J30" s="27">
         <v>19884.241470000001</v>
       </c>
       <c r="K30" s="27">
         <v>419.94817999999998</v>
       </c>
       <c r="L30" s="27">
         <v>20125.365590000001</v>
       </c>
       <c r="M30" s="27">
         <v>2683.0135099999998</v>
       </c>
       <c r="N30" s="27">
         <v>23228.327280000001</v>
       </c>
       <c r="O30" s="27">
-        <v>820.00000000000011</v>
+        <v>860.19001000000003</v>
       </c>
       <c r="P30" s="27">
-        <v>18500</v>
+        <v>20196.151849999995</v>
       </c>
       <c r="Q30" s="27">
-        <v>2199.9999999999995</v>
+        <v>2220.59998</v>
       </c>
       <c r="R30" s="27">
-        <v>21520</v>
+        <v>23276.941839999992</v>
       </c>
       <c r="S30" s="27">
-        <v>604.8867466666668</v>
+        <v>613.66327000000013</v>
       </c>
       <c r="T30" s="27">
-        <v>18500</v>
+        <v>20496.151849999998</v>
       </c>
       <c r="U30" s="27">
         <v>2596.1374999999998</v>
       </c>
       <c r="V30" s="27">
-        <v>21701.024246666668</v>
+        <v>23705.95262</v>
       </c>
     </row>
-    <row r="31" spans="1:210" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31"/>
+    <row r="31" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="40">
-        <v>15276.775979629387</v>
+        <v>15276.775201037573</v>
       </c>
       <c r="D31" s="40">
-        <v>26949.998479929927</v>
+        <v>26949.998212239574</v>
       </c>
       <c r="E31" s="40">
         <v>8101.3208949265954</v>
       </c>
       <c r="F31" s="40">
-        <v>50328.095354485908</v>
+        <v>50328.094308203741</v>
       </c>
       <c r="G31" s="40">
-        <v>14374.068194392741</v>
+        <v>14374.11783220468</v>
       </c>
       <c r="H31" s="40">
-        <v>26844.656509082015</v>
+        <v>26844.658083727532</v>
       </c>
       <c r="I31" s="40">
         <v>8308.6999345938766</v>
       </c>
       <c r="J31" s="40">
-        <v>49527.424638068631</v>
+        <v>49527.475850526091</v>
       </c>
       <c r="K31" s="40">
-        <v>14053.388596124985</v>
+        <v>14086.416977151444</v>
       </c>
       <c r="L31" s="40">
-        <v>32323.525050452125</v>
+        <v>32323.492129914426</v>
       </c>
       <c r="M31" s="40">
-        <v>6730.5098645899889</v>
+        <v>6730.5062815654937</v>
       </c>
       <c r="N31" s="40">
-        <v>53107.423511167101</v>
+        <v>53140.415388631365</v>
       </c>
       <c r="O31" s="40">
-        <v>14851.926193109126</v>
+        <v>15680.507246698702</v>
       </c>
       <c r="P31" s="40">
-        <v>30175.787665158052</v>
+        <v>32070.325725583789</v>
       </c>
       <c r="Q31" s="40">
-        <v>6597.8645524799922</v>
+        <v>6635.5464164634986</v>
       </c>
       <c r="R31" s="40">
-        <v>51625.57841074717</v>
+        <v>54386.379388745991</v>
       </c>
       <c r="S31" s="40">
-        <v>14647.833611093352</v>
+        <v>14860.922584226908</v>
       </c>
       <c r="T31" s="40">
-        <v>30135.544567123503</v>
+        <v>32118.842652951491</v>
       </c>
       <c r="U31" s="40">
-        <v>7771.2237095767423</v>
+        <v>7400.9381330263932</v>
       </c>
       <c r="V31" s="40">
-        <v>52554.601887793593</v>
+        <v>54380.703370204792</v>
       </c>
       <c r="Y31" s="51"/>
       <c r="Z31" s="51"/>
       <c r="AA31" s="51"/>
       <c r="AB31" s="51"/>
       <c r="AC31" s="51"/>
       <c r="AE31" s="51"/>
       <c r="AF31" s="51"/>
       <c r="AG31" s="51"/>
       <c r="AH31" s="51"/>
       <c r="AI31" s="51"/>
       <c r="AK31" s="51"/>
       <c r="AL31" s="51"/>
       <c r="AM31" s="51"/>
       <c r="AN31" s="51"/>
       <c r="AO31" s="51"/>
     </row>
     <row r="32" spans="1:210" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32"/>
       <c r="B32" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="27">
-        <v>14431.756799629387</v>
+        <v>14431.756021037574</v>
       </c>
       <c r="D32" s="27">
-        <v>26007.493495234001</v>
+        <v>26007.493227543644</v>
       </c>
       <c r="E32" s="27">
         <v>6986.7759849265949</v>
       </c>
       <c r="F32" s="27">
-        <v>47426.026279789985</v>
+        <v>47426.025233507811</v>
       </c>
       <c r="G32" s="27">
-        <v>13450.18474439274</v>
+        <v>13450.234382204679</v>
       </c>
       <c r="H32" s="27">
-        <v>25946.340007018302</v>
+        <v>25946.341581663823</v>
       </c>
       <c r="I32" s="27">
         <v>7227.9060445938749</v>
       </c>
       <c r="J32" s="27">
-        <v>46624.430796004912</v>
+        <v>46624.482008462372</v>
       </c>
       <c r="K32" s="27">
-        <v>13122.933086124987</v>
+        <v>13155.961467151446</v>
       </c>
       <c r="L32" s="27">
-        <v>31453.465805756194</v>
+        <v>31453.1324352185</v>
       </c>
       <c r="M32" s="27">
-        <v>6087.239804589989</v>
+        <v>6087.2362215654939</v>
       </c>
       <c r="N32" s="27">
-        <v>50663.638696471171</v>
+        <v>50696.33012393544</v>
       </c>
       <c r="O32" s="27">
-        <v>14001.926193109126</v>
+        <v>14691.467866698702</v>
       </c>
       <c r="P32" s="27">
-        <v>29323.560870462119</v>
+        <v>31193.844680887865</v>
       </c>
       <c r="Q32" s="27">
-        <v>6107.8645524799922</v>
+        <v>5959.9616464634983</v>
       </c>
       <c r="R32" s="27">
-        <v>49433.351616051237</v>
+        <v>51845.274194050064</v>
       </c>
       <c r="S32" s="27">
-        <v>13774.866067760018</v>
+        <v>13961.13653756024</v>
       </c>
       <c r="T32" s="27">
-        <v>29231.91765663831</v>
+        <v>31213.075142466296</v>
       </c>
       <c r="U32" s="27">
-        <v>6858.366939576742</v>
+        <v>6477.3097930263939</v>
       </c>
       <c r="V32" s="27">
-        <v>49865.150663975073</v>
+        <v>51651.521473052926</v>
       </c>
       <c r="Y32" s="11"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="11"/>
       <c r="AC32" s="11"/>
       <c r="AE32" s="11"/>
       <c r="AF32" s="11"/>
       <c r="AG32" s="11"/>
       <c r="AH32" s="11"/>
       <c r="AI32" s="11"/>
       <c r="AK32" s="11"/>
       <c r="AL32" s="11"/>
       <c r="AM32" s="11"/>
       <c r="AN32" s="11"/>
       <c r="AO32" s="11"/>
     </row>
     <row r="33" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C33" s="45">
         <v>795.01918000000001</v>
       </c>
       <c r="D33" s="45">
         <v>600.27819</v>
       </c>
       <c r="E33" s="45">
         <v>1014.54491</v>
       </c>
       <c r="F33" s="45">
         <v>2409.8422799999998</v>
       </c>
       <c r="G33" s="45">
         <v>873.88345000000004</v>
       </c>
       <c r="H33" s="45">
         <v>556.21163999999999</v>
       </c>
       <c r="I33" s="45">
         <v>980.79389000000015</v>
       </c>
       <c r="J33" s="45">
         <v>2410.8889800000002</v>
       </c>
       <c r="K33" s="45">
         <v>880.45551</v>
       </c>
       <c r="L33" s="45">
-        <v>527.83244999999999</v>
+        <v>528.13289999999995</v>
       </c>
       <c r="M33" s="45">
         <v>543.27006000000006</v>
       </c>
       <c r="N33" s="45">
-        <v>1951.5580200000002</v>
+        <v>1951.8584699999999</v>
       </c>
       <c r="O33" s="45">
-        <v>800</v>
+        <v>939.03937999999994</v>
       </c>
       <c r="P33" s="45">
-        <v>510</v>
+        <v>534.25425000000007</v>
       </c>
       <c r="Q33" s="45">
-        <v>390</v>
+        <v>575.58476999999993</v>
       </c>
       <c r="R33" s="45">
-        <v>1700</v>
+        <v>2048.8784000000001</v>
       </c>
       <c r="S33" s="45">
-        <v>822.96754333333331</v>
+        <v>849.78604666666661</v>
       </c>
       <c r="T33" s="45">
-        <v>561.44075999999995</v>
+        <v>563.58136000000002</v>
       </c>
       <c r="U33" s="45">
-        <v>812.8567700000001</v>
+        <v>823.62834000000009</v>
       </c>
       <c r="V33" s="45">
-        <v>2197.265073333333</v>
+        <v>2236.9957466666669</v>
       </c>
       <c r="Y33" s="51"/>
       <c r="Z33" s="51"/>
       <c r="AA33" s="51"/>
       <c r="AB33" s="51"/>
       <c r="AC33" s="51"/>
       <c r="AE33" s="51"/>
       <c r="AF33" s="51"/>
       <c r="AG33" s="51"/>
       <c r="AH33" s="51"/>
       <c r="AI33" s="51"/>
       <c r="AK33" s="51"/>
       <c r="AL33" s="51"/>
       <c r="AM33" s="51"/>
       <c r="AN33" s="51"/>
       <c r="AO33" s="51"/>
     </row>
     <row r="34" spans="1:214" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34"/>
       <c r="B34" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="48">
-        <v>15226.775979629387</v>
+        <v>15226.775201037573</v>
       </c>
       <c r="D34" s="48">
-        <v>26607.771685234002</v>
+        <v>26607.771417543645</v>
       </c>
       <c r="E34" s="48">
         <v>8001.3208949265945</v>
       </c>
       <c r="F34" s="48">
-        <v>49835.868559789982</v>
+        <v>49835.867513507808</v>
       </c>
       <c r="G34" s="48">
-        <v>14324.068194392739</v>
+        <v>14324.117832204678</v>
       </c>
       <c r="H34" s="48">
-        <v>26502.551647018303</v>
+        <v>26502.553221663824</v>
       </c>
       <c r="I34" s="48">
         <v>8208.6999345938748</v>
       </c>
       <c r="J34" s="48">
-        <v>49035.319776004915</v>
+        <v>49035.370988462375</v>
       </c>
       <c r="K34" s="48">
-        <v>14003.388596124987</v>
+        <v>14036.416977151446</v>
       </c>
       <c r="L34" s="48">
-        <v>31981.298255756195</v>
+        <v>31981.265335218501</v>
       </c>
       <c r="M34" s="48">
-        <v>6630.5098645899889</v>
+        <v>6630.5062815654937</v>
       </c>
       <c r="N34" s="48">
-        <v>52615.196716471168</v>
+        <v>52648.18859393544</v>
       </c>
       <c r="O34" s="48">
-        <v>14801.926193109126</v>
+        <v>15630.507246698702</v>
       </c>
       <c r="P34" s="48">
-        <v>29833.560870462119</v>
+        <v>31728.098930887867</v>
       </c>
       <c r="Q34" s="48">
-        <v>6497.8645524799922</v>
+        <v>6535.5464164634977</v>
       </c>
       <c r="R34" s="48">
-        <v>51133.351616051237</v>
+        <v>53894.152594050065</v>
       </c>
       <c r="S34" s="48">
-        <v>14597.833611093352</v>
+        <v>14810.922584226906</v>
       </c>
       <c r="T34" s="48">
-        <v>29793.358416638312</v>
+        <v>31776.656502466296</v>
       </c>
       <c r="U34" s="48">
-        <v>7671.2237095767423</v>
+        <v>7300.9381330263941</v>
       </c>
       <c r="V34" s="48">
-        <v>52062.415737308409</v>
+        <v>53888.517219719593</v>
       </c>
       <c r="Y34" s="11"/>
       <c r="Z34" s="11"/>
       <c r="AA34" s="11"/>
       <c r="AB34" s="11"/>
       <c r="AC34" s="11"/>
       <c r="AE34" s="11"/>
       <c r="AF34" s="11"/>
       <c r="AG34" s="11"/>
       <c r="AH34" s="11"/>
       <c r="AI34" s="11"/>
       <c r="AK34" s="11"/>
       <c r="AL34" s="11"/>
       <c r="AM34" s="11"/>
       <c r="AN34" s="11"/>
       <c r="AO34" s="11"/>
     </row>
     <row r="35" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="D35" s="48">
@@ -5221,529 +5231,528 @@
       <c r="T45" s="48">
         <v>270.79459431997162</v>
       </c>
       <c r="U45" s="48">
         <v>487.46761164456638</v>
       </c>
       <c r="V45" s="77">
         <v>1524.879337499365</v>
       </c>
       <c r="W45" s="76">
         <v>591.737794035462</v>
       </c>
       <c r="X45" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="Y45" s="48">
         <v>270.92457111890127</v>
       </c>
       <c r="Z45" s="48">
         <v>487.43966874968248</v>
       </c>
       <c r="AA45" s="77">
         <v>1525.1020339040456</v>
       </c>
     </row>
-    <row r="46" spans="1:214" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46"/>
+    <row r="46" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="67" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="78">
-        <v>10343.829873593069</v>
+        <v>10343.829313553342</v>
       </c>
       <c r="D46" s="68">
-        <v>2688.1365011925191</v>
+        <v>2688.1364334228088</v>
       </c>
       <c r="E46" s="68">
         <v>4007.3964343075818</v>
       </c>
       <c r="F46" s="68">
         <v>0</v>
       </c>
       <c r="G46" s="79">
-        <v>17039.362809093171</v>
+        <v>17039.362181283734</v>
       </c>
       <c r="H46" s="78">
-        <v>9700.105535966708</v>
+        <v>9700.1412403577524</v>
       </c>
       <c r="I46" s="68">
-        <v>2724.8701023762237</v>
+        <v>2724.870501020659</v>
       </c>
       <c r="J46" s="68">
         <v>3743.5034467807773</v>
       </c>
       <c r="K46" s="68">
         <v>0</v>
       </c>
       <c r="L46" s="79">
-        <v>16168.479085123709</v>
+        <v>16168.515188159188</v>
       </c>
       <c r="M46" s="78">
-        <v>9770.5448607214821</v>
+        <v>9794.3021172492863</v>
       </c>
       <c r="N46" s="68">
-        <v>3001.5328097185857</v>
+        <v>3001.5244754052446</v>
       </c>
       <c r="O46" s="68">
-        <v>3014.4517616869007</v>
+        <v>3014.449025559104</v>
       </c>
       <c r="P46" s="68">
         <v>0</v>
       </c>
       <c r="Q46" s="79">
-        <v>15786.529432126968</v>
+        <v>15810.275618213636</v>
       </c>
       <c r="R46" s="78">
-        <v>10057.17498100832</v>
+        <v>10624.263275520119</v>
       </c>
       <c r="S46" s="68">
-        <v>2869.2559165726889</v>
+        <v>2919.4802736424972</v>
       </c>
       <c r="T46" s="68">
-        <v>3282.0056582574484</v>
+        <v>3295.0500060266718</v>
       </c>
       <c r="U46" s="68">
         <v>0</v>
       </c>
       <c r="V46" s="79">
-        <v>16208.436555838458</v>
+        <v>16838.793555189288</v>
       </c>
       <c r="W46" s="78">
-        <v>10065.102130552528</v>
+        <v>10212.063717250932</v>
       </c>
       <c r="X46" s="68">
-        <v>2859.0677904879931</v>
+        <v>2855.8136729760913</v>
       </c>
       <c r="Y46" s="68">
-        <v>3875.5203782222393</v>
+        <v>3592.7568470383362</v>
       </c>
       <c r="Z46" s="68">
         <v>0</v>
       </c>
       <c r="AA46" s="79">
-        <v>16799.690299262758</v>
+        <v>16660.63423726536</v>
       </c>
     </row>
     <row r="47" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="80">
-        <v>391.161</v>
+        <v>391.16104000000001</v>
       </c>
       <c r="D47" s="27">
         <v>524.49654999999996</v>
       </c>
       <c r="E47" s="27">
         <v>1987.6141500000003</v>
       </c>
       <c r="F47" s="27">
         <v>5234.8662299999996</v>
       </c>
       <c r="G47" s="81">
-        <v>8138.1379299999999</v>
+        <v>8138.1379699999998</v>
       </c>
       <c r="H47" s="80">
-        <v>462.96247999999997</v>
+        <v>462.96249</v>
       </c>
       <c r="I47" s="27">
         <v>660.20008000000007</v>
       </c>
       <c r="J47" s="27">
         <v>3008.6924600000002</v>
       </c>
       <c r="K47" s="27">
         <v>4194.5267900000008</v>
       </c>
       <c r="L47" s="81">
-        <v>8326.3818100000008</v>
+        <v>8326.3818200000023</v>
       </c>
       <c r="M47" s="80">
         <v>294.64382999999998</v>
       </c>
       <c r="N47" s="27">
-        <v>705.22316000000012</v>
+        <v>705.22608000000002</v>
       </c>
       <c r="O47" s="27">
-        <v>2556.2128100000004</v>
+        <v>2556.2127500000001</v>
       </c>
       <c r="P47" s="27">
-        <v>3399.4053300000005</v>
+        <v>3399.4053000000004</v>
       </c>
       <c r="Q47" s="81">
-        <v>6955.4851300000009</v>
+        <v>6955.4879600000004</v>
       </c>
       <c r="R47" s="80">
-        <v>549.99999999999989</v>
+        <v>614.91124999999988</v>
       </c>
       <c r="S47" s="27">
-        <v>700</v>
+        <v>781.56483999999989</v>
       </c>
       <c r="T47" s="27">
-        <v>2100</v>
+        <v>2303.6379999999999</v>
       </c>
       <c r="U47" s="27">
-        <v>2800</v>
+        <v>3036.0325500000008</v>
       </c>
       <c r="V47" s="81">
-        <v>6150</v>
+        <v>6736.1466400000008</v>
       </c>
       <c r="W47" s="80">
-        <v>549.99999999999989</v>
+        <v>614.91124999999988</v>
       </c>
       <c r="X47" s="27">
-        <v>628.23221000000001</v>
+        <v>629.97423666666668</v>
       </c>
       <c r="Y47" s="27">
-        <v>2229.5674100000001</v>
+        <v>2297.446723333333</v>
       </c>
       <c r="Z47" s="27">
-        <v>2533.6124572222616</v>
+        <v>2638.5158019445498</v>
       </c>
       <c r="AA47" s="81">
-        <v>5941.4120772222614</v>
+        <v>6180.8480119445494</v>
       </c>
     </row>
     <row r="48" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="82">
-        <v>11326.246017625992</v>
+        <v>11326.245497586266</v>
       </c>
       <c r="D48" s="40">
-        <v>3387.6330511925189</v>
+        <v>3387.6329834228086</v>
       </c>
       <c r="E48" s="40">
         <v>6265.4152482307645</v>
       </c>
       <c r="F48" s="40">
         <v>5722.4176703292178</v>
       </c>
       <c r="G48" s="83">
-        <v>26701.711987378494</v>
+        <v>26701.711399569056</v>
       </c>
       <c r="H48" s="82">
-        <v>10755.111911714308</v>
+        <v>10755.147626105352</v>
       </c>
       <c r="I48" s="40">
-        <v>3560.0701823762238</v>
+        <v>3560.0705810206591</v>
       </c>
       <c r="J48" s="40">
         <v>7023.5379278141563</v>
       </c>
       <c r="K48" s="40">
         <v>4681.6324141426621</v>
       </c>
       <c r="L48" s="83">
-        <v>26020.352436047349</v>
+        <v>26020.388549082829</v>
       </c>
       <c r="M48" s="82">
-        <v>10656.741045545441</v>
+        <v>10680.498302073247</v>
       </c>
       <c r="N48" s="40">
-        <v>3881.7559697185857</v>
+        <v>3881.7505554052445</v>
       </c>
       <c r="O48" s="40">
-        <v>5841.3016696902541</v>
+        <v>5841.2988735624567</v>
       </c>
       <c r="P48" s="40">
-        <v>3887.1511004618205</v>
+        <v>3887.1510704618204</v>
       </c>
       <c r="Q48" s="83">
-        <v>24266.949785416102</v>
+        <v>24290.698801502767</v>
       </c>
       <c r="R48" s="82">
-        <v>11198.792112543148</v>
+        <v>11830.791657054946</v>
       </c>
       <c r="S48" s="40">
-        <v>3744.2559165726889</v>
+        <v>3876.0451136424972</v>
       </c>
       <c r="T48" s="40">
-        <v>5652.80025257742</v>
+        <v>5869.4826003466433</v>
       </c>
       <c r="U48" s="40">
-        <v>3287.4676116445662</v>
+        <v>3523.500161644567</v>
       </c>
       <c r="V48" s="83">
-        <v>23883.315893337822</v>
+        <v>25099.819532688653</v>
       </c>
       <c r="W48" s="82">
-        <v>11206.83992458799</v>
+        <v>11418.712761286393</v>
       </c>
       <c r="X48" s="40">
-        <v>3662.3000004879932</v>
+        <v>3660.7879096427578</v>
       </c>
       <c r="Y48" s="40">
-        <v>6376.0123593411408</v>
+        <v>6161.1281414905707</v>
       </c>
       <c r="Z48" s="40">
-        <v>3021.052125971944</v>
+        <v>3125.9554706942322</v>
       </c>
       <c r="AA48" s="83">
-        <v>24266.204410389066</v>
+        <v>24366.584283113956</v>
       </c>
     </row>
     <row r="49" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="80">
-        <v>10074.012681878392</v>
+        <v>10074.012171838664</v>
       </c>
       <c r="D49" s="27">
-        <v>2289.6200811925187</v>
+        <v>2289.6455534228085</v>
       </c>
       <c r="E49" s="27">
-        <v>4737.6571371973851</v>
+        <v>4737.6572971973856</v>
       </c>
       <c r="F49" s="27">
-        <v>5081.6171861865578</v>
+        <v>5081.6393661865577</v>
       </c>
       <c r="G49" s="81">
-        <v>22182.907086454856</v>
+        <v>22182.954388645416</v>
       </c>
       <c r="H49" s="80">
-        <v>9417.5524368903461</v>
+        <v>9433.7148012813923</v>
       </c>
       <c r="I49" s="27">
-        <v>2674.8517923762238</v>
+        <v>2674.8521910206587</v>
       </c>
       <c r="J49" s="27">
-        <v>5681.5530198108036</v>
+        <v>5681.5569398108037</v>
       </c>
       <c r="K49" s="27">
-        <v>4072.9774036808426</v>
+        <v>4072.9821936808416</v>
       </c>
       <c r="L49" s="81">
-        <v>21846.934652758213</v>
+        <v>21863.106125793693</v>
       </c>
       <c r="M49" s="80">
-        <v>9479.9441140106155</v>
+        <v>9513.1626105384184</v>
       </c>
       <c r="N49" s="27">
-        <v>2941.8783697185854</v>
+        <v>2941.8388654052451</v>
       </c>
       <c r="O49" s="27">
-        <v>4857.6095653702823</v>
+        <v>4856.3571792424855</v>
       </c>
       <c r="P49" s="27">
-        <v>3278.308788817254</v>
+        <v>3278.3239588172537</v>
       </c>
       <c r="Q49" s="81">
-        <v>20557.740837916739</v>
+        <v>20589.682614003403</v>
       </c>
       <c r="R49" s="80">
-        <v>9965.8926603926921</v>
+        <v>10589.124373019486</v>
       </c>
       <c r="S49" s="27">
-        <v>2929.2559165726893</v>
+        <v>3064.8271936424967</v>
       </c>
       <c r="T49" s="27">
-        <v>4931.8756814585176</v>
+        <v>4907.1017892277414</v>
       </c>
       <c r="U49" s="27">
-        <v>2650.0279428948838</v>
+        <v>2926.1363728948845</v>
       </c>
       <c r="V49" s="81">
-        <v>20477.052201318784</v>
+        <v>21487.189728784608</v>
       </c>
       <c r="W49" s="80">
-        <v>9986.3605317515776</v>
+        <v>10198.464507821645</v>
       </c>
       <c r="X49" s="27">
-        <v>2687.93034715466</v>
+        <v>2686.4154063094247</v>
       </c>
       <c r="Y49" s="27">
-        <v>5358.4873881937319</v>
+        <v>5143.6031703431627</v>
       </c>
       <c r="Z49" s="27">
-        <v>2391.8760323974552</v>
+        <v>2506.4903537864102</v>
       </c>
       <c r="AA49" s="81">
-        <v>20424.654299497426</v>
+        <v>20534.97343826064</v>
       </c>
     </row>
     <row r="50" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="84">
-        <v>660.18943999999999</v>
+        <v>660.18943000000013</v>
       </c>
       <c r="D50" s="45">
-        <v>923.01297000000011</v>
+        <v>922.98743000000013</v>
       </c>
       <c r="E50" s="45">
-        <v>1256.4160899999999</v>
+        <v>1256.4159299999999</v>
       </c>
       <c r="F50" s="45">
-        <v>153.69486000000001</v>
+        <v>153.67268000000004</v>
       </c>
       <c r="G50" s="85">
-        <v>2993.3133600000001</v>
+        <v>2993.2654700000003</v>
       </c>
       <c r="H50" s="84">
-        <v>746.00711999999987</v>
+        <v>729.88046999999995</v>
       </c>
       <c r="I50" s="45">
         <v>710.21839</v>
       </c>
       <c r="J50" s="45">
-        <v>1071.34781</v>
+        <v>1071.3438899999999</v>
       </c>
       <c r="K50" s="45">
-        <v>120.90923999999998</v>
+        <v>120.90444999999998</v>
       </c>
       <c r="L50" s="85">
-        <v>2648.4825599999995</v>
+        <v>2632.3472000000002</v>
       </c>
       <c r="M50" s="84">
-        <v>585.1798</v>
+        <v>575.71856000000014</v>
       </c>
       <c r="N50" s="45">
-        <v>764.87759999999992</v>
+        <v>764.91168999999991</v>
       </c>
       <c r="O50" s="45">
-        <v>712.8975099999999</v>
+        <v>714.14709999999991</v>
       </c>
       <c r="P50" s="45">
-        <v>121.37470000000003</v>
+        <v>121.35950000000001</v>
       </c>
       <c r="Q50" s="85">
-        <v>2184.3296099999998</v>
+        <v>2176.1368500000003</v>
       </c>
       <c r="R50" s="84">
-        <v>641.16165811499479</v>
+        <v>649.92948999999999</v>
       </c>
       <c r="S50" s="45">
-        <v>639.99999999999989</v>
+        <v>636.21791999999982</v>
       </c>
       <c r="T50" s="45">
-        <v>450.00000000000006</v>
+        <v>691.45623999999998</v>
       </c>
       <c r="U50" s="45">
-        <v>150</v>
+        <v>109.92412</v>
       </c>
       <c r="V50" s="85">
-        <v>1881.1616581149947</v>
+        <v>2087.5277699999997</v>
       </c>
       <c r="W50" s="84">
-        <v>628.8436327049983</v>
+        <v>628.6124933333333</v>
       </c>
       <c r="X50" s="45">
-        <v>799.3696533333333</v>
+        <v>799.37250333333327</v>
       </c>
       <c r="Y50" s="45">
         <v>746.73955000000001</v>
       </c>
       <c r="Z50" s="45">
-        <v>141.68985333333336</v>
+        <v>131.97887666666665</v>
       </c>
       <c r="AA50" s="85">
-        <v>2316.6426893716653</v>
+        <v>2306.7034233333329</v>
       </c>
     </row>
     <row r="51" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="76">
-        <v>10734.202121878392</v>
+        <v>10734.201601838664</v>
       </c>
       <c r="D51" s="48">
-        <v>3212.6330511925189</v>
+        <v>3212.6329834228086</v>
       </c>
       <c r="E51" s="48">
-        <v>5994.0732271973848</v>
+        <v>5994.0732271973857</v>
       </c>
       <c r="F51" s="48">
         <v>5235.3120461865574</v>
       </c>
       <c r="G51" s="77">
-        <v>25176.220446454852</v>
+        <v>25176.219858645418</v>
       </c>
       <c r="H51" s="76">
-        <v>10163.559556890346</v>
+        <v>10163.595271281392</v>
       </c>
       <c r="I51" s="48">
-        <v>3385.0701823762238</v>
+        <v>3385.0705810206587</v>
       </c>
       <c r="J51" s="48">
         <v>6752.9008298108038</v>
       </c>
       <c r="K51" s="48">
-        <v>4193.886643680843</v>
+        <v>4193.8866436808412</v>
       </c>
       <c r="L51" s="77">
-        <v>24495.417212758217</v>
+        <v>24495.453325793696</v>
       </c>
       <c r="M51" s="76">
-        <v>10065.123914010615</v>
+        <v>10088.881170538418</v>
       </c>
       <c r="N51" s="48">
-        <v>3706.7559697185852</v>
+        <v>3706.750555405245</v>
       </c>
       <c r="O51" s="48">
-        <v>5570.5070753702821</v>
+        <v>5570.5042792424856</v>
       </c>
       <c r="P51" s="48">
-        <v>3399.6834888172539</v>
+        <v>3399.6834588172537</v>
       </c>
       <c r="Q51" s="77">
-        <v>22742.070447916736</v>
+        <v>22765.819464003402</v>
       </c>
       <c r="R51" s="76">
-        <v>10607.054318507688</v>
+        <v>11239.053863019486</v>
       </c>
       <c r="S51" s="48">
-        <v>3569.2559165726893</v>
+        <v>3701.0451136424963</v>
       </c>
       <c r="T51" s="48">
-        <v>5381.8756814585176</v>
+        <v>5598.5580292277409</v>
       </c>
       <c r="U51" s="48">
-        <v>2800.0279428948838</v>
+        <v>3036.0604928948846</v>
       </c>
       <c r="V51" s="77">
-        <v>22358.213859433781</v>
+        <v>23574.717498784608</v>
       </c>
       <c r="W51" s="76">
-        <v>10615.204164456576</v>
+        <v>10827.077001154979</v>
       </c>
       <c r="X51" s="48">
-        <v>3487.3000004879932</v>
+        <v>3485.7879096427578</v>
       </c>
       <c r="Y51" s="48">
-        <v>6105.2269381937322</v>
+        <v>5890.3427203431629</v>
       </c>
       <c r="Z51" s="48">
-        <v>2533.5658857307885</v>
+        <v>2638.4692304530768</v>
       </c>
       <c r="AA51" s="77">
-        <v>22741.296988869093</v>
+        <v>22841.676861593976</v>
       </c>
     </row>
     <row r="52" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="76">
         <v>592.04389574759944</v>
       </c>
       <c r="D52" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="E52" s="48">
         <v>271.34202103337907</v>
       </c>
       <c r="F52" s="48">
         <v>487.10562414266116</v>
       </c>
       <c r="G52" s="77">
         <v>1525.4915409236396</v>
       </c>
       <c r="H52" s="76">
         <v>591.55235482395972</v>
       </c>
       <c r="I52" s="48">
@@ -6778,72 +6787,101 @@
       <c r="GI58" s="11"/>
       <c r="GJ58" s="11"/>
       <c r="GK58" s="11"/>
       <c r="GL58" s="11"/>
       <c r="GM58" s="11"/>
       <c r="GN58" s="11"/>
       <c r="GO58" s="11"/>
       <c r="GP58" s="11"/>
       <c r="GQ58" s="11"/>
       <c r="GR58" s="11"/>
       <c r="GS58" s="11"/>
       <c r="GT58" s="11"/>
       <c r="GU58" s="11"/>
       <c r="GV58" s="11"/>
       <c r="GW58" s="11"/>
       <c r="GX58" s="11"/>
       <c r="GY58" s="11"/>
       <c r="GZ58" s="11"/>
       <c r="HA58" s="11"/>
       <c r="HB58" s="11"/>
       <c r="HC58" s="11"/>
       <c r="HD58" s="11"/>
       <c r="HE58" s="11"/>
       <c r="HF58" s="11"/>
     </row>
+    <row r="59" spans="1:214" x14ac:dyDescent="0.25">
+      <c r="C59" s="89"/>
+      <c r="D59" s="89"/>
+      <c r="E59" s="89"/>
+      <c r="F59" s="89"/>
+      <c r="G59" s="89"/>
+      <c r="H59" s="89"/>
+      <c r="I59" s="89"/>
+      <c r="J59" s="89"/>
+      <c r="K59" s="89"/>
+      <c r="L59" s="89"/>
+      <c r="M59" s="89"/>
+      <c r="N59" s="89"/>
+      <c r="O59" s="89"/>
+      <c r="P59" s="89"/>
+      <c r="Q59" s="89"/>
+      <c r="R59" s="89"/>
+      <c r="S59" s="89"/>
+      <c r="T59" s="89"/>
+      <c r="U59" s="89"/>
+      <c r="V59" s="89"/>
+      <c r="W59" s="89"/>
+    </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="W43:AA43"/>
     <mergeCell ref="C53:G53"/>
     <mergeCell ref="H53:L53"/>
     <mergeCell ref="M53:Q53"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="G26:J26"/>
     <mergeCell ref="K26:N26"/>
     <mergeCell ref="O26:R26"/>
     <mergeCell ref="S26:V26"/>
     <mergeCell ref="C43:G43"/>
     <mergeCell ref="H43:L43"/>
     <mergeCell ref="M43:Q43"/>
     <mergeCell ref="R43:V43"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="G6:J6"/>
     <mergeCell ref="K6:N6"/>
     <mergeCell ref="O6:R6"/>
     <mergeCell ref="S6:V6"/>
   </mergeCells>
+  <conditionalFormatting sqref="C59:W59">
+    <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="between">
+      <formula>-0.001</formula>
+      <formula>0.001</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.45" right="0.26" top="0.66" bottom="0.4" header="0.5" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="31" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RLG/09.02.2011</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="5" min="1" max="27" man="1"/>
     <brk id="45" min="1" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -6862,47 +6900,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ELEMANS ZOLICHOVA Lucie (AGRI)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SetDate">
-    <vt:lpwstr>2026-06-24T10:00:46Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-26T10:52:18Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Name">
     <vt:lpwstr>Commission Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SiteId">
     <vt:lpwstr>b24c8b06-522c-46fe-9080-70926f8dddb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ActionId">
-    <vt:lpwstr>7f9c6038-9c6a-4e96-8989-68f70d55ccb6</vt:lpwstr>
+    <vt:lpwstr>bf0488cf-4a83-4f69-aaf6-fe332c63bafa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>