--- v6 (2026-09-21)
+++ v7 (2026-10-23)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\02 MARKET ANALYSIS\2.2 Cereals\2.2.1 Balance sheet\Balance sheets for Europa and AMIS\archive\next update\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{607DFCDA-B0AF-42D3-B6F1-591A3C09ECF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E41DAEEB-D9BD-4C77-AD1C-3F1F55AC2FCE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A36BF686-6429-47AC-ADE0-E2970C9FCB0D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8F3842FA-992C-48B8-AD7B-B6E2679F01B3}"/>
   </bookViews>
   <sheets>
     <sheet name="Oilseeds - EU" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Oilseeds - EU'!$B$1:$AB$58</definedName>
     <definedName name="Z_66FB057A_4AF0_4961_BD83_A5E40E9720A6_.wvu.Cols" localSheetId="0" hidden="1">'Oilseeds - EU'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="37">
   <si>
     <t>EU</t>
   </si>
   <si>
     <t>OILSEEDS, OILSEED MEALS &amp; VEGETABLE OILS SUPPLY &amp; DEMAND</t>
   </si>
   <si>
-    <t>last updated: 27/08/2026</t>
+    <t>last updated: 29/09/2026</t>
   </si>
   <si>
     <t>Thousand  tonnes</t>
   </si>
   <si>
     <t>OILSEED *</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t xml:space="preserve">2023/24 </t>
   </si>
   <si>
     <t>2024/25 est.</t>
   </si>
   <si>
     <t>2025/26 fc.</t>
   </si>
   <si>
     <t>2026/27 proj.</t>
   </si>
   <si>
     <t>Rapeseed</t>
   </si>
@@ -169,51 +169,51 @@
   <si>
     <t>VEGETABLE OILS *</t>
   </si>
   <si>
     <t>Palm</t>
   </si>
   <si>
     <t>*** Total of rapeseed, Soya beans, sunflower and palm oil</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _F_t_-;\-* #,##0.00\ _F_t_-;_-* &quot;-&quot;??\ _F_t_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _€_-;\-* #,##0.0\ _€_-;_-* &quot;-&quot;?\ _€_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* &quot;-&quot;\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <charset val="238"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -280,84 +280,78 @@
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4BC5DE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1EC08A"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
@@ -579,51 +573,51 @@
       <right/>
       <top style="thin">
         <color rgb="FF4472C4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color rgb="FF4472C4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="1" quotePrefix="1" applyFill="1" applyAlignment="1">
@@ -797,67 +791,58 @@
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="6" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma 2 2" xfId="3" xr:uid="{C4460D25-7F1B-4B9F-B49A-C14638E7B0BC}"/>
+    <cellStyle name="Comma 2 2" xfId="3" xr:uid="{819C74AE-850B-4DED-8A62-9F0728F444FD}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{F37538F4-1B26-4148-B608-862DE3E84233}"/>
-    <cellStyle name="Normal_Oilseeds Balance sheets_09 February 2011 2" xfId="2" xr:uid="{E34695B4-8967-4CA0-B4DB-9A0FBB848835}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{9597AE3C-14AF-4EF6-8296-3B7DC4914805}"/>
+    <cellStyle name="Normal_Oilseeds Balance sheets_09 February 2011 2" xfId="2" xr:uid="{031F482F-E7B0-4ED0-84ED-5FE7101628E2}"/>
   </cellStyles>
-  <dxfs count="1">
-[...7 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1120,61 +1105,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BCBAF35-9969-4D11-B44D-57D1834E23B3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDC6C69B-F0F0-4EFD-8FF7-E5A0403198BB}">
   <sheetPr>
     <tabColor indexed="10"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:HF59"/>
+  <dimension ref="A1:HF58"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A2" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection activeCell="G10" sqref="G10"/>
-      <selection pane="topRight" activeCell="F63" sqref="F63"/>
+      <selection activeCell="P55" sqref="P55"/>
+      <selection pane="topRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.42578125" style="11" customWidth="1"/>
     <col min="3" max="7" width="16.42578125" style="51" customWidth="1"/>
     <col min="8" max="17" width="16.42578125" style="11" customWidth="1"/>
     <col min="18" max="18" width="13" style="11" customWidth="1"/>
     <col min="19" max="20" width="16.42578125" style="11" customWidth="1"/>
     <col min="21" max="21" width="13.5703125" style="11" customWidth="1"/>
     <col min="22" max="22" width="16.85546875" style="11" customWidth="1"/>
     <col min="23" max="23" width="13.85546875" style="11" customWidth="1"/>
     <col min="24" max="24" width="20.5703125" style="11" customWidth="1"/>
     <col min="25" max="25" width="14.28515625" style="11" customWidth="1"/>
     <col min="26" max="26" width="16.85546875" style="11" customWidth="1"/>
     <col min="27" max="27" width="14.42578125" style="11" customWidth="1"/>
     <col min="28" max="28" width="16.42578125" style="11" customWidth="1"/>
     <col min="29" max="29" width="16.7109375" style="11" customWidth="1"/>
     <col min="30" max="30" width="17.7109375" style="11" customWidth="1"/>
     <col min="31" max="31" width="16.42578125" style="11" customWidth="1"/>
     <col min="32" max="32" width="18.42578125" style="11" customWidth="1"/>
     <col min="33" max="33" width="16.42578125" style="11" customWidth="1"/>
     <col min="34" max="34" width="18.85546875" style="11" customWidth="1"/>
     <col min="35" max="35" width="14.140625" style="11" customWidth="1"/>
@@ -1430,614 +1415,614 @@
       <c r="H9" s="28">
         <v>2792.1599999999994</v>
       </c>
       <c r="I9" s="28">
         <v>9799.2099999999991</v>
       </c>
       <c r="J9" s="27">
         <v>32328.37</v>
       </c>
       <c r="K9" s="27">
         <v>16765.129999999997</v>
       </c>
       <c r="L9" s="28">
         <v>3001.04</v>
       </c>
       <c r="M9" s="28">
         <v>8325.909999999998</v>
       </c>
       <c r="N9" s="27">
         <v>28092.079999999994</v>
       </c>
       <c r="O9" s="27">
         <v>20169.63</v>
       </c>
       <c r="P9" s="28">
-        <v>2821.3399999999997</v>
+        <v>2733.0099999999998</v>
       </c>
       <c r="Q9" s="28">
-        <v>8722.1200000000008</v>
+        <v>8472.0499999999993</v>
       </c>
       <c r="R9" s="27">
-        <v>31713.090000000004</v>
+        <v>31374.69</v>
       </c>
       <c r="S9" s="27">
-        <v>19445.4704541395</v>
+        <v>19394.206286577639</v>
       </c>
       <c r="T9" s="28">
-        <v>2236.4227465151343</v>
+        <v>2200.4472465151348</v>
       </c>
       <c r="U9" s="28">
-        <v>9447.9002076980396</v>
+        <v>9673.6573076980421</v>
       </c>
       <c r="V9" s="27">
-        <v>31129.793408352674</v>
+        <v>31268.310840790815</v>
       </c>
       <c r="W9" s="25"/>
       <c r="X9" s="25"/>
     </row>
     <row r="10" spans="1:24" s="34" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="29"/>
       <c r="B10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="31">
-        <v>5886.8499999999995</v>
+        <v>5886.85</v>
       </c>
       <c r="D10" s="32">
         <v>1094.69</v>
       </c>
       <c r="E10" s="32">
-        <v>4933.7599999999993</v>
+        <v>4933.76</v>
       </c>
       <c r="F10" s="32">
-        <v>11915.3</v>
+        <v>11915.300000000001</v>
       </c>
       <c r="G10" s="31">
         <v>6192.83</v>
       </c>
       <c r="H10" s="32">
-        <v>985.12000000000012</v>
+        <v>985.12</v>
       </c>
       <c r="I10" s="32">
         <v>4687.59</v>
       </c>
       <c r="J10" s="32">
         <v>11865.54</v>
       </c>
       <c r="K10" s="31">
-        <v>5698.6500000000005</v>
+        <v>5698.65</v>
       </c>
       <c r="L10" s="32">
         <v>1118.98</v>
       </c>
       <c r="M10" s="32">
-        <v>4791.2000000000007</v>
+        <v>4791.2</v>
       </c>
       <c r="N10" s="32">
-        <v>11608.830000000002</v>
+        <v>11608.829999999998</v>
       </c>
       <c r="O10" s="31">
-        <v>6036.88</v>
+        <v>6036.880000000001</v>
       </c>
       <c r="P10" s="32">
         <v>1014.7099999999999</v>
       </c>
       <c r="Q10" s="32">
-        <v>4663.6399999999994</v>
+        <v>4663.6400000000003</v>
       </c>
       <c r="R10" s="32">
-        <v>11715.23</v>
+        <v>11715.230000000001</v>
       </c>
       <c r="S10" s="31">
-        <v>6205.8133199999993</v>
+        <v>6359.2266666666674</v>
       </c>
       <c r="T10" s="32">
-        <v>957.75499999999988</v>
+        <v>958.98999999999967</v>
       </c>
       <c r="U10" s="32">
-        <v>4898.9543333333331</v>
+        <v>4899.061333333334</v>
       </c>
       <c r="V10" s="32">
-        <v>12062.522653333333</v>
+        <v>12217.278000000002</v>
       </c>
       <c r="W10" s="33"/>
       <c r="X10" s="33"/>
     </row>
     <row r="11" spans="1:24" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11"/>
       <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="35">
-        <v>3.3228483824116468</v>
+        <v>3.3228483824116464</v>
       </c>
       <c r="D11" s="36">
         <v>2.2366880121312884</v>
       </c>
       <c r="E11" s="36">
-        <v>1.8853126216111047</v>
+        <v>1.8853126216111042</v>
       </c>
       <c r="F11" s="35">
         <v>2.627820533263955</v>
       </c>
       <c r="G11" s="35">
         <v>3.1870727922452255</v>
       </c>
       <c r="H11" s="36">
         <v>2.8343349033620262</v>
       </c>
       <c r="I11" s="36">
         <v>2.0904579965397994</v>
       </c>
       <c r="J11" s="35">
         <v>2.7245595227861519</v>
       </c>
       <c r="K11" s="35">
-        <v>2.9419476542689926</v>
+        <v>2.9419476542689931</v>
       </c>
       <c r="L11" s="36">
         <v>2.6819424833330352</v>
       </c>
       <c r="M11" s="36">
-        <v>1.7377504591751538</v>
+        <v>1.737750459175154</v>
       </c>
       <c r="N11" s="35">
-        <v>2.4198889982883709</v>
+        <v>2.4198889982883718</v>
       </c>
       <c r="O11" s="35">
-        <v>3.3410685652191199</v>
+        <v>3.3410685652191194</v>
       </c>
       <c r="P11" s="36">
-        <v>2.7804397315489155</v>
+        <v>2.6933902297208068</v>
       </c>
       <c r="Q11" s="36">
-        <v>1.8702386976696319</v>
+        <v>1.8166174919161853</v>
       </c>
       <c r="R11" s="35">
-        <v>2.7069967896490299</v>
+        <v>2.6781113132221899</v>
       </c>
       <c r="S11" s="35">
-        <v>3.133428198922926</v>
+        <v>3.0497743362784631</v>
       </c>
       <c r="T11" s="36">
-        <v>2.335067680685702</v>
+        <v>2.2945466026915144</v>
       </c>
       <c r="U11" s="36">
-        <v>1.928554455674937</v>
+        <v>1.9745940394496062</v>
       </c>
       <c r="V11" s="35">
-        <v>2.5807034152802464</v>
+        <v>2.559351669069887</v>
       </c>
       <c r="W11" s="33"/>
       <c r="X11" s="33"/>
     </row>
     <row r="12" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="27">
         <v>6840.7332300000016</v>
       </c>
       <c r="D12" s="28">
         <v>13258.498989999998</v>
       </c>
       <c r="E12" s="28">
         <v>2097.0390700000003</v>
       </c>
       <c r="F12" s="27">
         <v>22196.271289999997</v>
       </c>
       <c r="G12" s="27">
         <v>5456.5307599999996</v>
       </c>
       <c r="H12" s="28">
         <v>13252.601109999998</v>
       </c>
       <c r="I12" s="28">
         <v>769.28944999999999</v>
       </c>
       <c r="J12" s="27">
         <v>19478.421319999998</v>
       </c>
       <c r="K12" s="27">
         <v>8023.1690899999994</v>
       </c>
       <c r="L12" s="28">
         <v>14581.484199999999</v>
       </c>
       <c r="M12" s="28">
         <v>627.69957999999997</v>
       </c>
       <c r="N12" s="27">
         <v>23232.352869999999</v>
       </c>
       <c r="O12" s="27">
-        <v>6955.2351899999994</v>
+        <v>6956.2903699999997</v>
       </c>
       <c r="P12" s="28">
-        <v>14286.361700000001</v>
+        <v>14286.369449999998</v>
       </c>
       <c r="Q12" s="28">
-        <v>1368.5908299999999</v>
+        <v>1372.6244100000004</v>
       </c>
       <c r="R12" s="27">
-        <v>22610.187720000002</v>
+        <v>22615.284229999997</v>
       </c>
       <c r="S12" s="27">
-        <v>6417.4997266666669</v>
+        <v>6417.8514533333346</v>
       </c>
       <c r="T12" s="28">
-        <v>14486.361699999999</v>
+        <v>14486.369449999998</v>
       </c>
       <c r="U12" s="28">
-        <v>900</v>
+        <v>1000</v>
       </c>
       <c r="V12" s="27">
-        <v>21803.861426666666</v>
+        <v>21904.220903333335</v>
       </c>
       <c r="W12" s="25"/>
       <c r="X12" s="25"/>
     </row>
     <row r="13" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="40">
         <v>26901.843230000002</v>
       </c>
       <c r="D13" s="41">
         <v>16906.97899</v>
       </c>
       <c r="E13" s="41">
         <v>12265.385736666669</v>
       </c>
       <c r="F13" s="40">
         <v>56074.207956666673</v>
       </c>
       <c r="G13" s="40">
         <v>25693.530760000001</v>
       </c>
       <c r="H13" s="41">
         <v>17244.761109999996</v>
       </c>
       <c r="I13" s="41">
         <v>11435.166116666665</v>
       </c>
       <c r="J13" s="40">
         <v>54373.457986666668</v>
       </c>
       <c r="K13" s="40">
         <v>25621.632423333329</v>
       </c>
       <c r="L13" s="41">
         <v>18882.5242</v>
       </c>
       <c r="M13" s="41">
         <v>9831.3873577777758</v>
       </c>
       <c r="N13" s="40">
         <v>54335.543981111106</v>
       </c>
       <c r="O13" s="40">
-        <v>27958.198523333333</v>
+        <v>27959.253703333332</v>
       </c>
       <c r="P13" s="41">
-        <v>18407.701700000001</v>
+        <v>18319.379449999997</v>
       </c>
       <c r="Q13" s="41">
-        <v>10968.488607777777</v>
+        <v>10722.452187777777</v>
       </c>
       <c r="R13" s="40">
-        <v>57334.388831111108</v>
+        <v>57001.085341111102</v>
       </c>
       <c r="S13" s="40">
-        <v>26696.303514139501</v>
+        <v>26645.391073244304</v>
       </c>
       <c r="T13" s="41">
-        <v>18022.784446515136</v>
+        <v>17986.816696515132</v>
       </c>
       <c r="U13" s="41">
-        <v>11225.677985475817</v>
+        <v>11551.43508547582</v>
       </c>
       <c r="V13" s="40">
-        <v>55944.765946130457</v>
+        <v>56183.642855235259</v>
       </c>
       <c r="W13" s="25"/>
       <c r="X13" s="25"/>
     </row>
     <row r="14" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="27">
         <v>25857.739030000001</v>
       </c>
       <c r="D14" s="28">
         <v>15469.64277</v>
       </c>
       <c r="E14" s="28">
         <v>10826.169640000002</v>
       </c>
       <c r="F14" s="27">
         <v>52153.551440000003</v>
       </c>
       <c r="G14" s="27">
         <v>24326.157686666666</v>
       </c>
       <c r="H14" s="28">
         <v>15721.283379999995</v>
       </c>
       <c r="I14" s="28">
         <v>10083.288858888889</v>
       </c>
       <c r="J14" s="27">
         <v>50130.729925555548</v>
       </c>
       <c r="K14" s="27">
         <v>24405.911249999994</v>
       </c>
       <c r="L14" s="28">
         <v>17218.321329999999</v>
       </c>
       <c r="M14" s="28">
         <v>8218.8374999999978</v>
       </c>
       <c r="N14" s="27">
         <v>49843.07007999999</v>
       </c>
       <c r="O14" s="27">
-        <v>26483.217190000003</v>
+        <v>26484.272320000004</v>
       </c>
       <c r="P14" s="28">
-        <v>16790.184639999999</v>
+        <v>16701.875599999996</v>
       </c>
       <c r="Q14" s="28">
-        <v>8917.4220300000015</v>
+        <v>8671.3712199999991</v>
       </c>
       <c r="R14" s="27">
-        <v>52190.823860000004</v>
+        <v>51857.519140000004</v>
       </c>
       <c r="S14" s="27">
-        <v>25464.094005250608</v>
+        <v>25413.181564355415</v>
       </c>
       <c r="T14" s="28">
-        <v>16481.175316515139</v>
+        <v>16445.211969848468</v>
       </c>
       <c r="U14" s="28">
-        <v>9757.7969147350777</v>
+        <v>10083.55401473508</v>
       </c>
       <c r="V14" s="27">
-        <v>51703.066236500832</v>
+        <v>51941.947548938959</v>
       </c>
       <c r="W14" s="25"/>
       <c r="X14" s="25"/>
     </row>
     <row r="15" spans="1:24" s="43" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15"/>
       <c r="B15" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="32">
         <v>25228.851984276451</v>
       </c>
       <c r="D15" s="42">
         <v>13440.682167114044</v>
       </c>
       <c r="E15" s="42">
         <v>9541.4200816847188</v>
       </c>
       <c r="F15" s="32">
         <v>48210.954233075216</v>
       </c>
       <c r="G15" s="32">
         <v>23658.881074043296</v>
       </c>
       <c r="H15" s="42">
         <v>13624.352505103294</v>
       </c>
       <c r="I15" s="42">
         <v>8913.1034447161364</v>
       </c>
       <c r="J15" s="32">
         <v>46196.337023862725</v>
       </c>
       <c r="K15" s="32">
         <v>23888.5417493885</v>
       </c>
       <c r="L15" s="42">
         <v>15007.622377026222</v>
       </c>
       <c r="M15" s="42">
         <v>7177.2595846645336</v>
       </c>
       <c r="N15" s="32">
         <v>46073.423711079253</v>
       </c>
       <c r="O15" s="32">
-        <v>25912.837257366147</v>
+        <v>25913.869662597703</v>
       </c>
       <c r="P15" s="42">
-        <v>14597.401368212486</v>
+        <v>14520.625410773011</v>
       </c>
       <c r="Q15" s="42">
-        <v>7845.357157206362</v>
+        <v>7628.886917626377</v>
       </c>
       <c r="R15" s="32">
-        <v>48355.595782784992</v>
+        <v>48063.381990997092</v>
       </c>
       <c r="S15" s="32">
-        <v>24907.472481099838</v>
+        <v>24857.672939035583</v>
       </c>
       <c r="T15" s="42">
-        <v>14279.068364880455</v>
+        <v>14247.91020559744</v>
       </c>
       <c r="U15" s="42">
-        <v>8554.1829691388957</v>
+        <v>8839.7582748401383</v>
       </c>
       <c r="V15" s="32">
-        <v>47740.723815119185</v>
+        <v>47945.341419473167</v>
       </c>
       <c r="W15" s="25"/>
       <c r="X15" s="25"/>
     </row>
     <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="45">
         <v>544.10419999999988</v>
       </c>
       <c r="D16" s="46">
         <v>237.33621999999997</v>
       </c>
       <c r="E16" s="46">
         <v>572.54942999999992</v>
       </c>
       <c r="F16" s="45">
         <v>1353.9898499999999</v>
       </c>
       <c r="G16" s="45">
         <v>534.03973999999994</v>
       </c>
       <c r="H16" s="46">
         <v>223.47773000000004</v>
       </c>
       <c r="I16" s="46">
         <v>474.09948000000003</v>
       </c>
       <c r="J16" s="45">
         <v>1231.6169500000001</v>
       </c>
       <c r="K16" s="45">
         <v>382.38783999999998</v>
       </c>
       <c r="L16" s="46">
         <v>364.20287000000008</v>
       </c>
       <c r="M16" s="46">
         <v>734.77207999999996</v>
       </c>
       <c r="N16" s="45">
         <v>1481.3627900000001</v>
       </c>
       <c r="O16" s="45">
-        <v>641.64800000000002</v>
+        <v>641.6480499999999</v>
       </c>
       <c r="P16" s="46">
-        <v>317.51706000000007</v>
+        <v>317.50385</v>
       </c>
       <c r="Q16" s="46">
-        <v>1173.2888000000003</v>
+        <v>1173.3031900000001</v>
       </c>
       <c r="R16" s="45">
-        <v>2132.4538600000005</v>
+        <v>2132.4550899999999</v>
       </c>
       <c r="S16" s="45">
         <v>509.98728666666659</v>
       </c>
       <c r="T16" s="46">
-        <v>274.94246333333331</v>
+        <v>274.93806000000001</v>
       </c>
       <c r="U16" s="46">
         <v>593.80699666666669</v>
       </c>
       <c r="V16" s="45">
-        <v>1378.7367466666665</v>
+        <v>1378.7323433333333</v>
       </c>
       <c r="W16" s="25"/>
       <c r="X16" s="25"/>
     </row>
-    <row r="17" spans="1:210" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:202" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17"/>
       <c r="B17" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="48">
         <v>26401.843230000002</v>
       </c>
       <c r="D17" s="49">
         <v>15706.97899</v>
       </c>
       <c r="E17" s="49">
         <v>11398.719070000001</v>
       </c>
       <c r="F17" s="48">
         <v>53507.541290000001</v>
       </c>
       <c r="G17" s="48">
         <v>24860.197426666666</v>
       </c>
       <c r="H17" s="49">
         <v>15944.761109999996</v>
       </c>
       <c r="I17" s="49">
         <v>10557.38833888889</v>
       </c>
       <c r="J17" s="48">
         <v>51362.346875555551</v>
       </c>
       <c r="K17" s="48">
         <v>24788.299089999993</v>
       </c>
       <c r="L17" s="49">
         <v>17582.5242</v>
       </c>
       <c r="M17" s="49">
         <v>8953.6095799999985</v>
       </c>
       <c r="N17" s="48">
         <v>51324.43286999999</v>
       </c>
       <c r="O17" s="48">
-        <v>27124.865190000004</v>
+        <v>27125.920370000003</v>
       </c>
       <c r="P17" s="49">
-        <v>17107.701699999998</v>
+        <v>17019.379449999997</v>
       </c>
       <c r="Q17" s="49">
-        <v>10090.710830000002</v>
+        <v>9844.6744099999996</v>
       </c>
       <c r="R17" s="48">
-        <v>54323.277720000006</v>
+        <v>53989.974230000007</v>
       </c>
       <c r="S17" s="48">
-        <v>25974.081291917275</v>
+        <v>25923.168851022081</v>
       </c>
       <c r="T17" s="49">
-        <v>16756.117779848471</v>
+        <v>16720.150029848468</v>
       </c>
       <c r="U17" s="49">
-        <v>10351.603911401744</v>
+        <v>10677.361011401747</v>
       </c>
       <c r="V17" s="48">
-        <v>53081.802983167501</v>
+        <v>53320.679892272296</v>
       </c>
       <c r="W17" s="50"/>
       <c r="X17" s="50"/>
     </row>
-    <row r="18" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:202" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="48">
         <v>500</v>
       </c>
       <c r="D18" s="49">
         <v>1200</v>
       </c>
       <c r="E18" s="49">
         <v>866.66666666666663</v>
       </c>
       <c r="F18" s="48">
         <v>2566.6666666666665</v>
       </c>
       <c r="G18" s="48">
         <v>833.33333333333337</v>
       </c>
       <c r="H18" s="49">
         <v>1300</v>
       </c>
       <c r="I18" s="49">
         <v>877.77777777777771</v>
       </c>
       <c r="J18" s="48">
@@ -2060,76 +2045,76 @@
       </c>
       <c r="P18" s="49">
         <v>1300</v>
       </c>
       <c r="Q18" s="49">
         <v>877.77777777777771</v>
       </c>
       <c r="R18" s="48">
         <v>3011.1111111111113</v>
       </c>
       <c r="S18" s="48">
         <v>722.22222222222229</v>
       </c>
       <c r="T18" s="49">
         <v>1266.6666666666665</v>
       </c>
       <c r="U18" s="49">
         <v>874.07407407407391</v>
       </c>
       <c r="V18" s="48">
         <v>2862.9629629629626</v>
       </c>
       <c r="W18" s="25"/>
       <c r="X18" s="25"/>
     </row>
-    <row r="19" spans="1:210" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:202" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="53"/>
       <c r="E19" s="53"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="53"/>
       <c r="I19" s="53"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="53"/>
       <c r="M19" s="53"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="53"/>
       <c r="Q19" s="53"/>
       <c r="R19" s="52"/>
       <c r="S19" s="52"/>
       <c r="T19" s="53"/>
       <c r="U19" s="53"/>
       <c r="V19" s="52"/>
       <c r="W19" s="54"/>
       <c r="X19" s="54"/>
     </row>
-    <row r="20" spans="1:210" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:202" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="55" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="57" t="s">
         <v>26</v>
       </c>
       <c r="G20" s="56">
         <v>333.33333333333337</v>
       </c>
       <c r="H20" s="56">
         <v>100</v>
       </c>
       <c r="I20" s="56">
         <v>11.111111111111086</v>
       </c>
       <c r="J20" s="57">
@@ -2152,51 +2137,51 @@
       </c>
       <c r="P20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="Q20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="R20" s="57" t="s">
         <v>26</v>
       </c>
       <c r="S20" s="56">
         <v>-111.11111111111109</v>
       </c>
       <c r="T20" s="56">
         <v>-33.333333333333485</v>
       </c>
       <c r="U20" s="56">
         <v>-3.703703703703809</v>
       </c>
       <c r="V20" s="57">
         <v>-148.14814814814872</v>
       </c>
       <c r="W20" s="25"/>
       <c r="X20" s="25"/>
     </row>
-    <row r="21" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:202" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21"/>
       <c r="B21" s="58" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="50"/>
       <c r="F21" s="50"/>
       <c r="G21" s="59"/>
       <c r="H21" s="59"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="59"/>
       <c r="L21" s="59"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
       <c r="R21" s="33"/>
       <c r="S21" s="33"/>
       <c r="T21" s="33"/>
       <c r="U21" s="33"/>
       <c r="V21" s="33"/>
       <c r="W21" s="33"/>
@@ -2353,52 +2338,56 @@
       <c r="FR21" s="11"/>
       <c r="FS21" s="11"/>
       <c r="FT21" s="11"/>
       <c r="FU21" s="11"/>
       <c r="FV21" s="11"/>
       <c r="FW21" s="11"/>
       <c r="FX21" s="11"/>
       <c r="FY21" s="11"/>
       <c r="FZ21" s="11"/>
       <c r="GA21" s="11"/>
       <c r="GB21" s="11"/>
       <c r="GC21" s="11"/>
       <c r="GD21" s="11"/>
       <c r="GE21" s="11"/>
       <c r="GF21" s="11"/>
       <c r="GG21" s="11"/>
       <c r="GH21" s="11"/>
       <c r="GI21" s="11"/>
       <c r="GJ21" s="11"/>
       <c r="GK21" s="11"/>
       <c r="GL21" s="11"/>
       <c r="GM21" s="11"/>
       <c r="GN21" s="11"/>
       <c r="GO21" s="11"/>
       <c r="GP21" s="11"/>
+      <c r="GQ21" s="11"/>
+      <c r="GR21" s="11"/>
+      <c r="GS21" s="11"/>
+      <c r="GT21" s="11"/>
     </row>
-    <row r="22" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:202" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22"/>
       <c r="B22" s="58" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="60"/>
       <c r="D22" s="60"/>
       <c r="E22" s="60"/>
       <c r="F22" s="60"/>
       <c r="G22" s="59"/>
       <c r="H22" s="59"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="59"/>
       <c r="L22" s="59"/>
       <c r="M22" s="33"/>
       <c r="N22" s="33"/>
       <c r="O22" s="33"/>
       <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="R22" s="33"/>
       <c r="S22" s="33"/>
       <c r="T22" s="33"/>
       <c r="U22" s="33"/>
       <c r="V22" s="33"/>
       <c r="W22" s="33"/>
@@ -2555,52 +2544,56 @@
       <c r="FR22" s="11"/>
       <c r="FS22" s="11"/>
       <c r="FT22" s="11"/>
       <c r="FU22" s="11"/>
       <c r="FV22" s="11"/>
       <c r="FW22" s="11"/>
       <c r="FX22" s="11"/>
       <c r="FY22" s="11"/>
       <c r="FZ22" s="11"/>
       <c r="GA22" s="11"/>
       <c r="GB22" s="11"/>
       <c r="GC22" s="11"/>
       <c r="GD22" s="11"/>
       <c r="GE22" s="11"/>
       <c r="GF22" s="11"/>
       <c r="GG22" s="11"/>
       <c r="GH22" s="11"/>
       <c r="GI22" s="11"/>
       <c r="GJ22" s="11"/>
       <c r="GK22" s="11"/>
       <c r="GL22" s="11"/>
       <c r="GM22" s="11"/>
       <c r="GN22" s="11"/>
       <c r="GO22" s="11"/>
       <c r="GP22" s="11"/>
+      <c r="GQ22" s="11"/>
+      <c r="GR22" s="11"/>
+      <c r="GS22" s="11"/>
+      <c r="GT22" s="11"/>
     </row>
-    <row r="23" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:202" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23"/>
       <c r="B23" s="58" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="50"/>
       <c r="D23" s="50"/>
       <c r="E23" s="50"/>
       <c r="F23" s="50"/>
       <c r="G23" s="59"/>
       <c r="H23" s="59"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="59"/>
       <c r="L23" s="59"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
       <c r="T23" s="33"/>
       <c r="U23" s="33"/>
       <c r="V23" s="33"/>
       <c r="W23" s="33"/>
@@ -2756,52 +2749,56 @@
       <c r="FR23" s="11"/>
       <c r="FS23" s="11"/>
       <c r="FT23" s="11"/>
       <c r="FU23" s="11"/>
       <c r="FV23" s="11"/>
       <c r="FW23" s="11"/>
       <c r="FX23" s="11"/>
       <c r="FY23" s="11"/>
       <c r="FZ23" s="11"/>
       <c r="GA23" s="11"/>
       <c r="GB23" s="11"/>
       <c r="GC23" s="11"/>
       <c r="GD23" s="11"/>
       <c r="GE23" s="11"/>
       <c r="GF23" s="11"/>
       <c r="GG23" s="11"/>
       <c r="GH23" s="11"/>
       <c r="GI23" s="11"/>
       <c r="GJ23" s="11"/>
       <c r="GK23" s="11"/>
       <c r="GL23" s="11"/>
       <c r="GM23" s="11"/>
       <c r="GN23" s="11"/>
       <c r="GO23" s="11"/>
       <c r="GP23" s="11"/>
+      <c r="GQ23" s="11"/>
+      <c r="GR23" s="11"/>
+      <c r="GS23" s="11"/>
+      <c r="GT23" s="11"/>
     </row>
-    <row r="24" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:202" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24"/>
       <c r="B24" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="59"/>
       <c r="H24" s="59"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="59"/>
       <c r="L24" s="59"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="11"/>
       <c r="P24" s="11"/>
       <c r="Q24" s="11"/>
       <c r="R24" s="11"/>
       <c r="S24" s="11"/>
       <c r="T24" s="11"/>
       <c r="U24" s="11"/>
       <c r="V24" s="11"/>
       <c r="W24" s="11"/>
@@ -2946,82 +2943,86 @@
       <c r="FF24" s="11"/>
       <c r="FG24" s="11"/>
       <c r="FH24" s="11"/>
       <c r="FI24" s="11"/>
       <c r="FJ24" s="11"/>
       <c r="FK24" s="11"/>
       <c r="FL24" s="11"/>
       <c r="FM24" s="11"/>
       <c r="FN24" s="11"/>
       <c r="FO24" s="11"/>
       <c r="FP24" s="11"/>
       <c r="FQ24" s="11"/>
       <c r="FR24" s="11"/>
       <c r="FS24" s="11"/>
       <c r="FT24" s="11"/>
       <c r="FU24" s="11"/>
       <c r="FV24" s="11"/>
       <c r="FW24" s="11"/>
       <c r="FX24" s="11"/>
       <c r="FY24" s="11"/>
       <c r="FZ24" s="11"/>
       <c r="GA24" s="11"/>
       <c r="GB24" s="11"/>
       <c r="GC24" s="11"/>
       <c r="GD24" s="11"/>
+      <c r="GE24" s="11"/>
+      <c r="GF24" s="11"/>
+      <c r="GG24" s="11"/>
+      <c r="GH24" s="11"/>
     </row>
-    <row r="25" spans="1:210" s="51" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:202" s="51" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25"/>
       <c r="J25" s="12"/>
       <c r="O25" s="11"/>
       <c r="P25" s="11"/>
       <c r="Q25" s="11"/>
       <c r="S25" s="12"/>
       <c r="T25" s="12"/>
       <c r="U25" s="12"/>
       <c r="V25" s="12" t="s">
         <v>31</v>
       </c>
       <c r="W25" s="11"/>
       <c r="X25" s="11"/>
-      <c r="Y25" s="17"/>
-[...3 lines deleted...]
-      <c r="AC25" s="17"/>
+      <c r="Y25" s="11"/>
+      <c r="Z25" s="11"/>
+      <c r="AA25" s="11"/>
+      <c r="AB25" s="11"/>
+      <c r="AC25" s="11"/>
       <c r="AD25" s="11"/>
-      <c r="AE25" s="17"/>
-[...3 lines deleted...]
-      <c r="AI25" s="17"/>
+      <c r="AE25" s="11"/>
+      <c r="AF25" s="11"/>
+      <c r="AG25" s="11"/>
+      <c r="AH25" s="11"/>
+      <c r="AI25" s="11"/>
       <c r="AJ25" s="11"/>
-      <c r="AK25" s="17"/>
-[...3 lines deleted...]
-      <c r="AO25" s="17"/>
+      <c r="AK25" s="11"/>
+      <c r="AL25" s="11"/>
+      <c r="AM25" s="11"/>
+      <c r="AN25" s="11"/>
+      <c r="AO25" s="11"/>
       <c r="AP25" s="11"/>
       <c r="AQ25" s="11"/>
       <c r="AR25" s="11"/>
       <c r="AS25" s="11"/>
       <c r="AT25" s="11"/>
       <c r="AU25" s="11"/>
       <c r="AV25" s="11"/>
       <c r="AW25" s="11"/>
       <c r="AX25" s="11"/>
       <c r="AY25" s="11"/>
       <c r="AZ25" s="11"/>
       <c r="BA25" s="11"/>
       <c r="BB25" s="11"/>
       <c r="BC25" s="11"/>
       <c r="BD25" s="11"/>
       <c r="BE25" s="11"/>
       <c r="BF25" s="11"/>
       <c r="BG25" s="11"/>
       <c r="BH25" s="11"/>
       <c r="BI25" s="11"/>
       <c r="BJ25" s="11"/>
       <c r="BK25" s="11"/>
       <c r="BL25" s="11"/>
       <c r="BM25" s="11"/>
       <c r="BN25" s="11"/>
@@ -3127,108 +3128,88 @@
       <c r="FJ25" s="11"/>
       <c r="FK25" s="11"/>
       <c r="FL25" s="11"/>
       <c r="FM25" s="11"/>
       <c r="FN25" s="11"/>
       <c r="FO25" s="11"/>
       <c r="FP25" s="11"/>
       <c r="FQ25" s="11"/>
       <c r="FR25" s="11"/>
       <c r="FS25" s="11"/>
       <c r="FT25" s="11"/>
       <c r="FU25" s="11"/>
       <c r="FV25" s="11"/>
       <c r="FW25" s="11"/>
       <c r="FX25" s="11"/>
       <c r="FY25" s="11"/>
       <c r="FZ25" s="11"/>
       <c r="GA25" s="11"/>
       <c r="GB25" s="11"/>
       <c r="GC25" s="11"/>
       <c r="GD25" s="11"/>
       <c r="GE25" s="11"/>
       <c r="GF25" s="11"/>
       <c r="GG25" s="11"/>
       <c r="GH25" s="11"/>
-      <c r="GI25" s="11"/>
-[...18 lines deleted...]
-      <c r="HB25" s="11"/>
     </row>
-    <row r="26" spans="1:210" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:202" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26"/>
       <c r="B26" s="61" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="62" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="63"/>
       <c r="G26" s="62" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="63"/>
       <c r="K26" s="62" t="s">
         <v>7</v>
       </c>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
       <c r="N26" s="63"/>
       <c r="O26" s="15" t="s">
         <v>8</v>
       </c>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26" s="15"/>
       <c r="S26" s="14" t="s">
         <v>9</v>
       </c>
       <c r="T26" s="15"/>
       <c r="U26" s="15"/>
       <c r="V26" s="16"/>
     </row>
-    <row r="27" spans="1:210" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:202" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27"/>
       <c r="B27" s="64"/>
       <c r="C27" s="65" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="66" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="65" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="I27" s="20" t="s">
         <v>12</v>
       </c>
       <c r="J27" s="66" t="s">
         <v>13</v>
@@ -3263,51 +3244,51 @@
       <c r="T27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="U27" s="20" t="s">
         <v>12</v>
       </c>
       <c r="V27" s="21" t="s">
         <v>13</v>
       </c>
       <c r="Y27" s="11"/>
       <c r="Z27" s="11"/>
       <c r="AA27" s="11"/>
       <c r="AB27" s="11"/>
       <c r="AC27" s="11"/>
       <c r="AE27" s="11"/>
       <c r="AF27" s="11"/>
       <c r="AG27" s="11"/>
       <c r="AH27" s="11"/>
       <c r="AI27" s="11"/>
       <c r="AK27" s="11"/>
       <c r="AL27" s="11"/>
       <c r="AM27" s="11"/>
       <c r="AN27" s="11"/>
       <c r="AO27" s="11"/>
     </row>
-    <row r="28" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:202" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="D28" s="48">
         <v>341.7009602194787</v>
       </c>
       <c r="E28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="F28" s="48">
         <v>491.7009602194787</v>
       </c>
       <c r="G28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="H28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="I28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="J28" s="48">
@@ -3328,324 +3309,324 @@
       <c r="O28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="P28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="Q28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="R28" s="48">
         <v>492.22679469593049</v>
       </c>
       <c r="S28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="T28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="U28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="V28" s="48">
         <v>492.22679469593049</v>
       </c>
     </row>
-    <row r="29" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:202" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="67" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="68">
         <v>14380.445631037574</v>
       </c>
       <c r="D29" s="68">
         <v>10618.138912020095</v>
       </c>
       <c r="E29" s="68">
         <v>5247.7810449265953</v>
       </c>
       <c r="F29" s="68">
         <v>30246.365587984263</v>
       </c>
       <c r="G29" s="68">
         <v>13485.562212204679</v>
       </c>
       <c r="H29" s="68">
         <v>10763.238479031603</v>
       </c>
       <c r="I29" s="68">
         <v>4902.2068945938763</v>
       </c>
       <c r="J29" s="68">
         <v>29151.007585830161</v>
       </c>
       <c r="K29" s="68">
         <v>13616.468797151445</v>
       </c>
       <c r="L29" s="68">
         <v>11856.021677850717</v>
       </c>
       <c r="M29" s="68">
         <v>3947.492771565494</v>
       </c>
       <c r="N29" s="68">
         <v>29419.983246567652</v>
       </c>
       <c r="O29" s="68">
-        <v>14770.317236698702</v>
+        <v>14770.905707680688</v>
       </c>
       <c r="P29" s="68">
-        <v>11531.947080887865</v>
+        <v>11471.294074510679</v>
       </c>
       <c r="Q29" s="68">
-        <v>4314.9464364634987</v>
+        <v>4195.8878046945074</v>
       </c>
       <c r="R29" s="68">
-        <v>30617.210754050066</v>
+        <v>30438.087586885875</v>
       </c>
       <c r="S29" s="68">
-        <v>14197.259314226907</v>
+        <v>14168.873575250283</v>
       </c>
       <c r="T29" s="68">
-        <v>11280.46400825556</v>
+        <v>11255.849062421978</v>
       </c>
       <c r="U29" s="68">
-        <v>4704.8006330263934</v>
+        <v>4861.8670511620767</v>
       </c>
       <c r="V29" s="68">
-        <v>30182.523955508859</v>
+        <v>30286.589688834338</v>
       </c>
     </row>
-    <row r="30" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:202" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="27">
         <v>846.3295700000001</v>
       </c>
       <c r="D30" s="27">
         <v>15990.15834</v>
       </c>
       <c r="E30" s="27">
         <v>2753.5398499999997</v>
       </c>
       <c r="F30" s="27">
         <v>19590.027760000001</v>
       </c>
       <c r="G30" s="27">
         <v>838.55562000000009</v>
       </c>
       <c r="H30" s="27">
         <v>15739.19281</v>
       </c>
       <c r="I30" s="27">
         <v>3306.4930399999998</v>
       </c>
       <c r="J30" s="27">
         <v>19884.241470000001</v>
       </c>
       <c r="K30" s="27">
         <v>419.94817999999998</v>
       </c>
       <c r="L30" s="27">
-        <v>20125.365590000001</v>
+        <v>20125.298910000001</v>
       </c>
       <c r="M30" s="27">
         <v>2683.0135099999998</v>
       </c>
       <c r="N30" s="27">
-        <v>23228.327280000001</v>
+        <v>23228.260600000001</v>
       </c>
       <c r="O30" s="27">
-        <v>860.19001000000003</v>
+        <v>862.03830000000005</v>
       </c>
       <c r="P30" s="27">
-        <v>20196.151849999995</v>
+        <v>20198.701949999999</v>
       </c>
       <c r="Q30" s="27">
-        <v>2220.59998</v>
+        <v>2220.9511999999995</v>
       </c>
       <c r="R30" s="27">
-        <v>23276.941839999992</v>
+        <v>23281.691449999998</v>
       </c>
       <c r="S30" s="27">
         <v>613.66327000000013</v>
       </c>
       <c r="T30" s="27">
-        <v>20496.151849999998</v>
+        <v>20498.701950000002</v>
       </c>
       <c r="U30" s="27">
-        <v>2596.1374999999998</v>
+        <v>2500</v>
       </c>
       <c r="V30" s="27">
-        <v>23705.95262</v>
+        <v>23612.365220000003</v>
       </c>
     </row>
-    <row r="31" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:202" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="40">
         <v>15276.775201037573</v>
       </c>
       <c r="D31" s="40">
         <v>26949.998212239574</v>
       </c>
       <c r="E31" s="40">
         <v>8101.3208949265954</v>
       </c>
       <c r="F31" s="40">
         <v>50328.094308203741</v>
       </c>
       <c r="G31" s="40">
         <v>14374.11783220468</v>
       </c>
       <c r="H31" s="40">
         <v>26844.658083727532</v>
       </c>
       <c r="I31" s="40">
         <v>8308.6999345938766</v>
       </c>
       <c r="J31" s="40">
         <v>49527.475850526091</v>
       </c>
       <c r="K31" s="40">
         <v>14086.416977151444</v>
       </c>
       <c r="L31" s="40">
-        <v>32323.492129914426</v>
+        <v>32323.42544991443</v>
       </c>
       <c r="M31" s="40">
         <v>6730.5062815654937</v>
       </c>
       <c r="N31" s="40">
-        <v>53140.415388631365</v>
+        <v>53140.348708631369</v>
       </c>
       <c r="O31" s="40">
-        <v>15680.507246698702</v>
+        <v>15682.944007680688</v>
       </c>
       <c r="P31" s="40">
-        <v>32070.325725583789</v>
+        <v>32012.22281920661</v>
       </c>
       <c r="Q31" s="40">
-        <v>6635.5464164634986</v>
+        <v>6516.8390046945069</v>
       </c>
       <c r="R31" s="40">
-        <v>54386.379388745991</v>
+        <v>54212.005831581802</v>
       </c>
       <c r="S31" s="40">
-        <v>14860.922584226908</v>
+        <v>14832.536845250284</v>
       </c>
       <c r="T31" s="40">
-        <v>32118.842652951491</v>
+        <v>32096.777807117913</v>
       </c>
       <c r="U31" s="40">
-        <v>7400.9381330263932</v>
+        <v>7461.8670511620767</v>
       </c>
       <c r="V31" s="40">
-        <v>54380.703370204792</v>
+        <v>54391.181703530267</v>
       </c>
       <c r="Y31" s="51"/>
       <c r="Z31" s="51"/>
       <c r="AA31" s="51"/>
       <c r="AB31" s="51"/>
       <c r="AC31" s="51"/>
       <c r="AE31" s="51"/>
       <c r="AF31" s="51"/>
       <c r="AG31" s="51"/>
       <c r="AH31" s="51"/>
       <c r="AI31" s="51"/>
       <c r="AK31" s="51"/>
       <c r="AL31" s="51"/>
       <c r="AM31" s="51"/>
       <c r="AN31" s="51"/>
       <c r="AO31" s="51"/>
     </row>
-    <row r="32" spans="1:210" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:202" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32"/>
       <c r="B32" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="27">
         <v>14431.756021037574</v>
       </c>
       <c r="D32" s="27">
         <v>26007.493227543644</v>
       </c>
       <c r="E32" s="27">
         <v>6986.7759849265949</v>
       </c>
       <c r="F32" s="27">
         <v>47426.025233507811</v>
       </c>
       <c r="G32" s="27">
         <v>13450.234382204679</v>
       </c>
       <c r="H32" s="27">
         <v>25946.341581663823</v>
       </c>
       <c r="I32" s="27">
         <v>7227.9060445938749</v>
       </c>
       <c r="J32" s="27">
         <v>46624.482008462372</v>
       </c>
       <c r="K32" s="27">
         <v>13155.961467151446</v>
       </c>
       <c r="L32" s="27">
-        <v>31453.1324352185</v>
+        <v>31453.065755218497</v>
       </c>
       <c r="M32" s="27">
         <v>6087.2362215654939</v>
       </c>
       <c r="N32" s="27">
-        <v>50696.33012393544</v>
+        <v>50696.263443935437</v>
       </c>
       <c r="O32" s="27">
-        <v>14691.467866698702</v>
+        <v>14693.904607680688</v>
       </c>
       <c r="P32" s="27">
-        <v>31193.844680887865</v>
+        <v>31142.324184510686</v>
       </c>
       <c r="Q32" s="27">
-        <v>5959.9616464634983</v>
+        <v>5841.2525346945076</v>
       </c>
       <c r="R32" s="27">
-        <v>51845.274194050064</v>
+        <v>51677.481326885885</v>
       </c>
       <c r="S32" s="27">
-        <v>13961.13653756024</v>
+        <v>13932.750798583616</v>
       </c>
       <c r="T32" s="27">
-        <v>31213.075142466296</v>
+        <v>31193.050746632718</v>
       </c>
       <c r="U32" s="27">
-        <v>6477.3097930263939</v>
+        <v>6538.2381444954099</v>
       </c>
       <c r="V32" s="27">
-        <v>51651.521473052926</v>
+        <v>51664.039689711746</v>
       </c>
       <c r="Y32" s="11"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="11"/>
       <c r="AC32" s="11"/>
       <c r="AE32" s="11"/>
       <c r="AF32" s="11"/>
       <c r="AG32" s="11"/>
       <c r="AH32" s="11"/>
       <c r="AI32" s="11"/>
       <c r="AK32" s="11"/>
       <c r="AL32" s="11"/>
       <c r="AM32" s="11"/>
       <c r="AN32" s="11"/>
       <c r="AO32" s="11"/>
     </row>
     <row r="33" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C33" s="45">
         <v>795.01918000000001</v>
       </c>
       <c r="D33" s="45">
@@ -3660,153 +3641,153 @@
       <c r="G33" s="45">
         <v>873.88345000000004</v>
       </c>
       <c r="H33" s="45">
         <v>556.21163999999999</v>
       </c>
       <c r="I33" s="45">
         <v>980.79389000000015</v>
       </c>
       <c r="J33" s="45">
         <v>2410.8889800000002</v>
       </c>
       <c r="K33" s="45">
         <v>880.45551</v>
       </c>
       <c r="L33" s="45">
         <v>528.13289999999995</v>
       </c>
       <c r="M33" s="45">
         <v>543.27006000000006</v>
       </c>
       <c r="N33" s="45">
         <v>1951.8584699999999</v>
       </c>
       <c r="O33" s="45">
-        <v>939.03937999999994</v>
+        <v>939.03939999999989</v>
       </c>
       <c r="P33" s="45">
-        <v>534.25425000000007</v>
+        <v>527.67184000000009</v>
       </c>
       <c r="Q33" s="45">
-        <v>575.58476999999993</v>
+        <v>575.58646999999996</v>
       </c>
       <c r="R33" s="45">
-        <v>2048.8784000000001</v>
+        <v>2042.2977100000001</v>
       </c>
       <c r="S33" s="45">
         <v>849.78604666666661</v>
       </c>
       <c r="T33" s="45">
-        <v>563.58136000000002</v>
+        <v>561.54090999999994</v>
       </c>
       <c r="U33" s="45">
-        <v>823.62834000000009</v>
+        <v>823.62890666666681</v>
       </c>
       <c r="V33" s="45">
-        <v>2236.9957466666669</v>
+        <v>2234.9558633333336</v>
       </c>
       <c r="Y33" s="51"/>
       <c r="Z33" s="51"/>
       <c r="AA33" s="51"/>
       <c r="AB33" s="51"/>
       <c r="AC33" s="51"/>
       <c r="AE33" s="51"/>
       <c r="AF33" s="51"/>
       <c r="AG33" s="51"/>
       <c r="AH33" s="51"/>
       <c r="AI33" s="51"/>
       <c r="AK33" s="51"/>
       <c r="AL33" s="51"/>
       <c r="AM33" s="51"/>
       <c r="AN33" s="51"/>
       <c r="AO33" s="51"/>
     </row>
     <row r="34" spans="1:214" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34"/>
       <c r="B34" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="48">
         <v>15226.775201037573</v>
       </c>
       <c r="D34" s="48">
         <v>26607.771417543645</v>
       </c>
       <c r="E34" s="48">
         <v>8001.3208949265945</v>
       </c>
       <c r="F34" s="48">
         <v>49835.867513507808</v>
       </c>
       <c r="G34" s="48">
         <v>14324.117832204678</v>
       </c>
       <c r="H34" s="48">
         <v>26502.553221663824</v>
       </c>
       <c r="I34" s="48">
         <v>8208.6999345938748</v>
       </c>
       <c r="J34" s="48">
         <v>49035.370988462375</v>
       </c>
       <c r="K34" s="48">
         <v>14036.416977151446</v>
       </c>
       <c r="L34" s="48">
-        <v>31981.265335218501</v>
+        <v>31981.198655218497</v>
       </c>
       <c r="M34" s="48">
         <v>6630.5062815654937</v>
       </c>
       <c r="N34" s="48">
-        <v>52648.18859393544</v>
+        <v>52648.121913935436</v>
       </c>
       <c r="O34" s="48">
-        <v>15630.507246698702</v>
+        <v>15632.944007680688</v>
       </c>
       <c r="P34" s="48">
-        <v>31728.098930887867</v>
+        <v>31669.996024510685</v>
       </c>
       <c r="Q34" s="48">
-        <v>6535.5464164634977</v>
+        <v>6416.8390046945078</v>
       </c>
       <c r="R34" s="48">
-        <v>53894.152594050065</v>
+        <v>53719.779036885884</v>
       </c>
       <c r="S34" s="48">
-        <v>14810.922584226906</v>
+        <v>14782.536845250283</v>
       </c>
       <c r="T34" s="48">
-        <v>31776.656502466296</v>
+        <v>31754.591656632718</v>
       </c>
       <c r="U34" s="48">
-        <v>7300.9381330263941</v>
+        <v>7361.8670511620767</v>
       </c>
       <c r="V34" s="48">
-        <v>53888.517219719593</v>
+        <v>53898.995553045082</v>
       </c>
       <c r="Y34" s="11"/>
       <c r="Z34" s="11"/>
       <c r="AA34" s="11"/>
       <c r="AB34" s="11"/>
       <c r="AC34" s="11"/>
       <c r="AE34" s="11"/>
       <c r="AF34" s="11"/>
       <c r="AG34" s="11"/>
       <c r="AH34" s="11"/>
       <c r="AI34" s="11"/>
       <c r="AK34" s="11"/>
       <c r="AL34" s="11"/>
       <c r="AM34" s="11"/>
       <c r="AN34" s="11"/>
       <c r="AO34" s="11"/>
     </row>
     <row r="35" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="D35" s="48">
@@ -5281,78 +5262,78 @@
       <c r="J46" s="68">
         <v>3743.5034467807773</v>
       </c>
       <c r="K46" s="68">
         <v>0</v>
       </c>
       <c r="L46" s="79">
         <v>16168.515188159188</v>
       </c>
       <c r="M46" s="78">
         <v>9794.3021172492863</v>
       </c>
       <c r="N46" s="68">
         <v>3001.5244754052446</v>
       </c>
       <c r="O46" s="68">
         <v>3014.449025559104</v>
       </c>
       <c r="P46" s="68">
         <v>0</v>
       </c>
       <c r="Q46" s="79">
         <v>15810.275618213636</v>
       </c>
       <c r="R46" s="78">
-        <v>10624.263275520119</v>
+        <v>10624.686561665056</v>
       </c>
       <c r="S46" s="68">
-        <v>2919.4802736424972</v>
+        <v>2904.1250821546023</v>
       </c>
       <c r="T46" s="68">
-        <v>3295.0500060266718</v>
+        <v>3204.1325054030785</v>
       </c>
       <c r="U46" s="68">
         <v>0</v>
       </c>
       <c r="V46" s="79">
-        <v>16838.793555189288</v>
+        <v>16732.944149222734</v>
       </c>
       <c r="W46" s="78">
-        <v>10212.063717250932</v>
+        <v>10191.645905004591</v>
       </c>
       <c r="X46" s="68">
-        <v>2855.8136729760913</v>
+        <v>2849.5820411194882</v>
       </c>
       <c r="Y46" s="68">
-        <v>3592.7568470383362</v>
+        <v>3712.6984754328582</v>
       </c>
       <c r="Z46" s="68">
         <v>0</v>
       </c>
       <c r="AA46" s="79">
-        <v>16660.63423726536</v>
+        <v>16753.926421556938</v>
       </c>
     </row>
     <row r="47" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="80">
         <v>391.16104000000001</v>
       </c>
       <c r="D47" s="27">
         <v>524.49654999999996</v>
       </c>
       <c r="E47" s="27">
         <v>1987.6141500000003</v>
       </c>
       <c r="F47" s="27">
         <v>5234.8662299999996</v>
       </c>
       <c r="G47" s="81">
         <v>8138.1379699999998</v>
       </c>
       <c r="H47" s="80">
         <v>462.96249</v>
       </c>
       <c r="I47" s="27">
@@ -5361,78 +5342,78 @@
       <c r="J47" s="27">
         <v>3008.6924600000002</v>
       </c>
       <c r="K47" s="27">
         <v>4194.5267900000008</v>
       </c>
       <c r="L47" s="81">
         <v>8326.3818200000023</v>
       </c>
       <c r="M47" s="80">
         <v>294.64382999999998</v>
       </c>
       <c r="N47" s="27">
         <v>705.22608000000002</v>
       </c>
       <c r="O47" s="27">
         <v>2556.2127500000001</v>
       </c>
       <c r="P47" s="27">
         <v>3399.4053000000004</v>
       </c>
       <c r="Q47" s="81">
         <v>6955.4879600000004</v>
       </c>
       <c r="R47" s="80">
-        <v>614.91124999999988</v>
+        <v>617.95069999999998</v>
       </c>
       <c r="S47" s="27">
-        <v>781.56483999999989</v>
+        <v>781.69823999999994</v>
       </c>
       <c r="T47" s="27">
-        <v>2303.6379999999999</v>
+        <v>2303.6064700000002</v>
       </c>
       <c r="U47" s="27">
-        <v>3036.0325500000008</v>
+        <v>3035.9052499999993</v>
       </c>
       <c r="V47" s="81">
-        <v>6736.1466400000008</v>
+        <v>6739.1606599999996</v>
       </c>
       <c r="W47" s="80">
-        <v>614.91124999999988</v>
+        <v>617.95069999999998</v>
       </c>
       <c r="X47" s="27">
         <v>629.97423666666668</v>
       </c>
       <c r="Y47" s="27">
-        <v>2297.446723333333</v>
+        <v>2297.4362133333329</v>
       </c>
       <c r="Z47" s="27">
-        <v>2638.5158019445498</v>
+        <v>2638.4592241665814</v>
       </c>
       <c r="AA47" s="81">
-        <v>6180.8480119445494</v>
+        <v>6183.8203741665811</v>
       </c>
     </row>
     <row r="48" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="82">
         <v>11326.245497586266</v>
       </c>
       <c r="D48" s="40">
         <v>3387.6329834228086</v>
       </c>
       <c r="E48" s="40">
         <v>6265.4152482307645</v>
       </c>
       <c r="F48" s="40">
         <v>5722.4176703292178</v>
       </c>
       <c r="G48" s="83">
         <v>26701.711399569056</v>
       </c>
       <c r="H48" s="82">
         <v>10755.147626105352</v>
       </c>
       <c r="I48" s="40">
@@ -5441,238 +5422,238 @@
       <c r="J48" s="40">
         <v>7023.5379278141563</v>
       </c>
       <c r="K48" s="40">
         <v>4681.6324141426621</v>
       </c>
       <c r="L48" s="83">
         <v>26020.388549082829</v>
       </c>
       <c r="M48" s="82">
         <v>10680.498302073247</v>
       </c>
       <c r="N48" s="40">
         <v>3881.7505554052445</v>
       </c>
       <c r="O48" s="40">
         <v>5841.2988735624567</v>
       </c>
       <c r="P48" s="40">
         <v>3887.1510704618204</v>
       </c>
       <c r="Q48" s="83">
         <v>24290.698801502767</v>
       </c>
       <c r="R48" s="82">
-        <v>11830.791657054946</v>
+        <v>11834.254393199883</v>
       </c>
       <c r="S48" s="40">
-        <v>3876.0451136424972</v>
+        <v>3860.8233221546025</v>
       </c>
       <c r="T48" s="40">
-        <v>5869.4826003466433</v>
+        <v>5778.5335697230503</v>
       </c>
       <c r="U48" s="40">
-        <v>3523.500161644567</v>
+        <v>3523.3728616445655</v>
       </c>
       <c r="V48" s="83">
-        <v>25099.819532688653</v>
+        <v>24996.984146722101</v>
       </c>
       <c r="W48" s="82">
-        <v>11418.712761286393</v>
+        <v>11401.334399040052</v>
       </c>
       <c r="X48" s="40">
-        <v>3660.7879096427578</v>
+        <v>3654.5562777861551</v>
       </c>
       <c r="Y48" s="40">
-        <v>6161.1281414905707</v>
+        <v>6281.0592598850926</v>
       </c>
       <c r="Z48" s="40">
-        <v>3125.9554706942322</v>
+        <v>3125.8988929162638</v>
       </c>
       <c r="AA48" s="83">
-        <v>24366.584283113956</v>
+        <v>24462.848829627561</v>
       </c>
     </row>
     <row r="49" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="80">
         <v>10074.012171838664</v>
       </c>
       <c r="D49" s="27">
         <v>2289.6455534228085</v>
       </c>
       <c r="E49" s="27">
         <v>4737.6572971973856</v>
       </c>
       <c r="F49" s="27">
         <v>5081.6393661865577</v>
       </c>
       <c r="G49" s="81">
         <v>22182.954388645416</v>
       </c>
       <c r="H49" s="80">
         <v>9433.7148012813923</v>
       </c>
       <c r="I49" s="27">
         <v>2674.8521910206587</v>
       </c>
       <c r="J49" s="27">
         <v>5681.5569398108037</v>
       </c>
       <c r="K49" s="27">
         <v>4072.9821936808416</v>
       </c>
       <c r="L49" s="81">
         <v>21863.106125793693</v>
       </c>
       <c r="M49" s="80">
         <v>9513.1626105384184</v>
       </c>
       <c r="N49" s="27">
-        <v>2941.8388654052451</v>
+        <v>2941.840615405245</v>
       </c>
       <c r="O49" s="27">
         <v>4856.3571792424855</v>
       </c>
       <c r="P49" s="27">
         <v>3278.3239588172537</v>
       </c>
       <c r="Q49" s="81">
-        <v>20589.682614003403</v>
+        <v>20589.684364003402</v>
       </c>
       <c r="R49" s="80">
-        <v>10589.124373019486</v>
+        <v>10592.29447916442</v>
       </c>
       <c r="S49" s="27">
-        <v>3064.8271936424967</v>
+        <v>3030.4537121546023</v>
       </c>
       <c r="T49" s="27">
-        <v>4907.1017892277414</v>
+        <v>4816.0664786041489</v>
       </c>
       <c r="U49" s="27">
-        <v>2926.1363728948845</v>
+        <v>2925.9021728948833</v>
       </c>
       <c r="V49" s="81">
-        <v>21487.189728784608</v>
+        <v>21364.716842818056</v>
       </c>
       <c r="W49" s="80">
-        <v>10198.464507821645</v>
+        <v>10180.988602241969</v>
       </c>
       <c r="X49" s="27">
-        <v>2686.4154063094247</v>
+        <v>2680.1843577861546</v>
       </c>
       <c r="Y49" s="27">
-        <v>5143.6031703431627</v>
+        <v>5263.5342887376846</v>
       </c>
       <c r="Z49" s="27">
-        <v>2506.4903537864102</v>
+        <v>2506.4337760084418</v>
       </c>
       <c r="AA49" s="81">
-        <v>20534.97343826064</v>
+        <v>20631.14102477425</v>
       </c>
     </row>
     <row r="50" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="84">
         <v>660.18943000000013</v>
       </c>
       <c r="D50" s="45">
         <v>922.98743000000013</v>
       </c>
       <c r="E50" s="45">
         <v>1256.4159299999999</v>
       </c>
       <c r="F50" s="45">
         <v>153.67268000000004</v>
       </c>
       <c r="G50" s="85">
         <v>2993.2654700000003</v>
       </c>
       <c r="H50" s="84">
         <v>729.88046999999995</v>
       </c>
       <c r="I50" s="45">
         <v>710.21839</v>
       </c>
       <c r="J50" s="45">
         <v>1071.3438899999999</v>
       </c>
       <c r="K50" s="45">
         <v>120.90444999999998</v>
       </c>
       <c r="L50" s="85">
         <v>2632.3472000000002</v>
       </c>
       <c r="M50" s="84">
         <v>575.71856000000014</v>
       </c>
       <c r="N50" s="45">
-        <v>764.91168999999991</v>
+        <v>764.90993999999989</v>
       </c>
       <c r="O50" s="45">
         <v>714.14709999999991</v>
       </c>
       <c r="P50" s="45">
         <v>121.35950000000001</v>
       </c>
       <c r="Q50" s="85">
-        <v>2176.1368500000003</v>
+        <v>2176.1351</v>
       </c>
       <c r="R50" s="84">
-        <v>649.92948999999999</v>
+        <v>650.22212000000002</v>
       </c>
       <c r="S50" s="45">
-        <v>636.21791999999982</v>
+        <v>655.36960999999997</v>
       </c>
       <c r="T50" s="45">
-        <v>691.45623999999998</v>
+        <v>691.54252000000008</v>
       </c>
       <c r="U50" s="45">
-        <v>109.92412</v>
+        <v>110.03102000000001</v>
       </c>
       <c r="V50" s="85">
-        <v>2087.5277699999997</v>
+        <v>2107.16527</v>
       </c>
       <c r="W50" s="84">
-        <v>628.6124933333333</v>
+        <v>628.71003666666684</v>
       </c>
       <c r="X50" s="45">
-        <v>799.37250333333327</v>
+        <v>799.37192000000005</v>
       </c>
       <c r="Y50" s="45">
         <v>746.73955000000001</v>
       </c>
       <c r="Z50" s="45">
         <v>131.97887666666665</v>
       </c>
       <c r="AA50" s="85">
-        <v>2306.7034233333329</v>
+        <v>2306.8003833333337</v>
       </c>
     </row>
     <row r="51" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="76">
         <v>10734.201601838664</v>
       </c>
       <c r="D51" s="48">
         <v>3212.6329834228086</v>
       </c>
       <c r="E51" s="48">
         <v>5994.0732271973857</v>
       </c>
       <c r="F51" s="48">
         <v>5235.3120461865574</v>
       </c>
       <c r="G51" s="77">
         <v>25176.219858645418</v>
       </c>
       <c r="H51" s="76">
         <v>10163.595271281392</v>
       </c>
       <c r="I51" s="48">
@@ -5681,78 +5662,78 @@
       <c r="J51" s="48">
         <v>6752.9008298108038</v>
       </c>
       <c r="K51" s="48">
         <v>4193.8866436808412</v>
       </c>
       <c r="L51" s="77">
         <v>24495.453325793696</v>
       </c>
       <c r="M51" s="76">
         <v>10088.881170538418</v>
       </c>
       <c r="N51" s="48">
         <v>3706.750555405245</v>
       </c>
       <c r="O51" s="48">
         <v>5570.5042792424856</v>
       </c>
       <c r="P51" s="48">
         <v>3399.6834588172537</v>
       </c>
       <c r="Q51" s="77">
         <v>22765.819464003402</v>
       </c>
       <c r="R51" s="76">
-        <v>11239.053863019486</v>
+        <v>11242.516599164421</v>
       </c>
       <c r="S51" s="48">
-        <v>3701.0451136424963</v>
+        <v>3685.8233221546025</v>
       </c>
       <c r="T51" s="48">
-        <v>5598.5580292277409</v>
+        <v>5507.6089986041488</v>
       </c>
       <c r="U51" s="48">
-        <v>3036.0604928948846</v>
+        <v>3035.9331928948832</v>
       </c>
       <c r="V51" s="77">
-        <v>23574.717498784608</v>
+        <v>23471.882112818057</v>
       </c>
       <c r="W51" s="76">
-        <v>10827.077001154979</v>
+        <v>10809.698638908636</v>
       </c>
       <c r="X51" s="48">
-        <v>3485.7879096427578</v>
+        <v>3479.5562777861546</v>
       </c>
       <c r="Y51" s="48">
-        <v>5890.3427203431629</v>
+        <v>6010.2738387376849</v>
       </c>
       <c r="Z51" s="48">
-        <v>2638.4692304530768</v>
+        <v>2638.4126526751083</v>
       </c>
       <c r="AA51" s="77">
-        <v>22841.676861593976</v>
+        <v>22937.941408107585</v>
       </c>
     </row>
     <row r="52" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="76">
         <v>592.04389574759944</v>
       </c>
       <c r="D52" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="E52" s="48">
         <v>271.34202103337907</v>
       </c>
       <c r="F52" s="48">
         <v>487.10562414266116</v>
       </c>
       <c r="G52" s="77">
         <v>1525.4915409236396</v>
       </c>
       <c r="H52" s="76">
         <v>591.55235482395972</v>
       </c>
       <c r="I52" s="48">
@@ -6787,101 +6768,72 @@
       <c r="GI58" s="11"/>
       <c r="GJ58" s="11"/>
       <c r="GK58" s="11"/>
       <c r="GL58" s="11"/>
       <c r="GM58" s="11"/>
       <c r="GN58" s="11"/>
       <c r="GO58" s="11"/>
       <c r="GP58" s="11"/>
       <c r="GQ58" s="11"/>
       <c r="GR58" s="11"/>
       <c r="GS58" s="11"/>
       <c r="GT58" s="11"/>
       <c r="GU58" s="11"/>
       <c r="GV58" s="11"/>
       <c r="GW58" s="11"/>
       <c r="GX58" s="11"/>
       <c r="GY58" s="11"/>
       <c r="GZ58" s="11"/>
       <c r="HA58" s="11"/>
       <c r="HB58" s="11"/>
       <c r="HC58" s="11"/>
       <c r="HD58" s="11"/>
       <c r="HE58" s="11"/>
       <c r="HF58" s="11"/>
     </row>
-    <row r="59" spans="1:214" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="W43:AA43"/>
     <mergeCell ref="C53:G53"/>
     <mergeCell ref="H53:L53"/>
     <mergeCell ref="M53:Q53"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="G26:J26"/>
     <mergeCell ref="K26:N26"/>
     <mergeCell ref="O26:R26"/>
     <mergeCell ref="S26:V26"/>
     <mergeCell ref="C43:G43"/>
     <mergeCell ref="H43:L43"/>
     <mergeCell ref="M43:Q43"/>
     <mergeCell ref="R43:V43"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="G6:J6"/>
     <mergeCell ref="K6:N6"/>
     <mergeCell ref="O6:R6"/>
     <mergeCell ref="S6:V6"/>
   </mergeCells>
-  <conditionalFormatting sqref="C59:W59">
-[...4 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.45" right="0.26" top="0.66" bottom="0.4" header="0.5" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="31" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RLG/09.02.2011</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="5" min="1" max="27" man="1"/>
     <brk id="45" min="1" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -6900,47 +6852,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ELEMANS ZOLICHOVA Lucie (AGRI)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SetDate">
-    <vt:lpwstr>2026-08-26T10:52:18Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-28T07:34:44Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Name">
     <vt:lpwstr>Commission Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SiteId">
     <vt:lpwstr>b24c8b06-522c-46fe-9080-70926f8dddb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ActionId">
-    <vt:lpwstr>bf0488cf-4a83-4f69-aaf6-fe332c63bafa</vt:lpwstr>
+    <vt:lpwstr>fea9929b-02f3-43ac-9a6e-29003a8ae8d5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>