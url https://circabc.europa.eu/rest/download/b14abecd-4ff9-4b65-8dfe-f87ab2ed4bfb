--- v1 (2026-03-13)
+++ v2 (2026-04-04)
@@ -6,112 +6,112 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\02 MARKET ANALYSIS\2.2 Cereals\2.2.1 Balance sheet\Balance sheets for Europa and AMIS\archive\next update\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEFAAE63-AB9A-4D69-A7C0-38A6B83E7D21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3586CD47-A2E5-4D5D-8960-FD5B2B7AB108}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{27DA26F6-B20F-4D93-9E55-D3ABBCB51D29}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8110821F-C92F-464B-8B35-0CDEEF6ECFC6}"/>
   </bookViews>
   <sheets>
     <sheet name="Oilseeds - EU" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Oilseeds - EU'!$B$1:$AA$58</definedName>
     <definedName name="Z_66FB057A_4AF0_4961_BD83_A5E40E9720A6_.wvu.Cols" localSheetId="0" hidden="1">'Oilseeds - EU'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="37">
   <si>
     <t>EU</t>
   </si>
   <si>
     <t>OILSEEDS, OILSEED MEALS &amp; VEGETABLE OILS SUPPLY &amp; DEMAND</t>
   </si>
   <si>
-    <t>last updated: 03/03/2026</t>
+    <t>last updated: 26/03/2026</t>
   </si>
   <si>
-    <t>Thousand metric tonnes</t>
+    <t>Thousand  tonnes</t>
   </si>
   <si>
     <t>OILSEED *</t>
   </si>
   <si>
-    <t xml:space="preserve">2021/22 </t>
-[...1 lines deleted...]
-  <si>
     <t>2022/23</t>
   </si>
   <si>
-    <t>2023/24 est.</t>
+    <t xml:space="preserve">2023/24 </t>
   </si>
   <si>
-    <t>2024/25 fc.</t>
+    <t>2024/25 est.</t>
   </si>
   <si>
-    <t>2025/26 proj.</t>
+    <t>2025/26 fc.</t>
+  </si>
+  <si>
+    <t>2026/27 proj.</t>
   </si>
   <si>
     <t>Rapeseed</t>
   </si>
   <si>
     <t>Soya beans</t>
   </si>
   <si>
     <t>Sunflower</t>
   </si>
   <si>
     <t>TOTAL ***</t>
   </si>
   <si>
     <t>Beginning stocks</t>
   </si>
   <si>
     <t xml:space="preserve">Usable production </t>
   </si>
   <si>
     <t>Area (thousand ha)</t>
   </si>
   <si>
     <t>Yield (tonnes/ha)</t>
   </si>
@@ -133,71 +133,77 @@
   <si>
     <t>Total use</t>
   </si>
   <si>
     <t>Ending stocks****</t>
   </si>
   <si>
     <t>Change in stocks****</t>
   </si>
   <si>
     <t xml:space="preserve">-  </t>
   </si>
   <si>
     <t xml:space="preserve">* Marketing year: from July to June </t>
   </si>
   <si>
     <t>** EU</t>
   </si>
   <si>
     <t>*** Total of rapeseed, Soya beans and sunflower</t>
   </si>
   <si>
     <t>**** At the end of the marketing year</t>
   </si>
   <si>
+    <t>Thousand tonnes</t>
+  </si>
+  <si>
     <t>OILSEED MEAL *</t>
+  </si>
+  <si>
+    <t>2023/24</t>
   </si>
   <si>
     <t>VEGETABLE OILS *</t>
   </si>
   <si>
     <t>Palm</t>
   </si>
   <si>
     <t>*** Total of rapeseed, Soya beans, sunflower and palm oil</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _F_t_-;\-* #,##0.00\ _F_t_-;_-* &quot;-&quot;??\ _F_t_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="_-* #,##0.0\ _€_-;\-* #,##0.0\ _€_-;_-* &quot;-&quot;?\ _€_-;_-@_-"/>
-    <numFmt numFmtId="167" formatCode="#,##0.0000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0000"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _€_-;\-* #,##0.0\ _€_-;_-* &quot;-&quot;?\ _€_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* &quot;-&quot;\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -271,84 +277,78 @@
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Microsoft Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4BC5DE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1EC08A"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0"/>
       </left>
@@ -570,51 +570,51 @@
       <right/>
       <top style="thin">
         <color rgb="FF4472C4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color rgb="FF4472C4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="1" quotePrefix="1" applyFill="1" applyAlignment="1">
@@ -706,154 +706,143 @@
     <xf numFmtId="3" fontId="13" fillId="2" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
+    <xf numFmtId="167" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="6" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma 2 2" xfId="3" xr:uid="{B1EA8B33-0A6D-48B9-81F2-48AA3F0DF718}"/>
+    <cellStyle name="Comma 2 2" xfId="3" xr:uid="{9FECD357-3DA3-4F38-9364-F3B808D90102}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{885199E4-B3E3-466A-AE2E-007295BAE11F}"/>
-    <cellStyle name="Normal_Oilseeds Balance sheets_09 February 2011 2" xfId="2" xr:uid="{E5B5D5B9-3D20-470B-A106-F9FA2380682C}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{79FDE993-3A55-4AD1-B492-EF14FA6D3BC9}"/>
+    <cellStyle name="Normal_Oilseeds Balance sheets_09 February 2011 2" xfId="2" xr:uid="{4E2E6244-8AC9-4CAB-8375-F6178CF19F32}"/>
   </cellStyles>
-  <dxfs count="1">
-[...8 lines deleted...]
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="0"/>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{1A59166A-ADC8-4ADE-8257-9B6336E5C1B1}"/>
+  </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1115,160 +1104,145 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{000E495D-F098-4ADB-9ABE-71F6CBA7A947}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84E48E57-2A63-49FC-A1FC-551D61D60541}">
   <sheetPr>
     <tabColor indexed="10"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:HJ60"/>
+  <dimension ref="A1:HF58"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="60" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="G10" sqref="G10"/>
-      <selection pane="topRight" activeCell="F41" sqref="F41"/>
+      <selection pane="topRight" activeCell="G39" sqref="G39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.42578125" style="11" customWidth="1"/>
-    <col min="3" max="11" width="16.42578125" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="25" max="25" width="13.5703125" style="11" customWidth="1"/>
+    <col min="3" max="7" width="16.42578125" style="51" customWidth="1"/>
+    <col min="8" max="17" width="16.42578125" style="11" customWidth="1"/>
+    <col min="18" max="18" width="13" style="11" customWidth="1"/>
+    <col min="19" max="20" width="16.42578125" style="11" customWidth="1"/>
+    <col min="21" max="21" width="13.5703125" style="11" customWidth="1"/>
+    <col min="22" max="22" width="16.85546875" style="11" customWidth="1"/>
+    <col min="23" max="23" width="13.85546875" style="11" customWidth="1"/>
+    <col min="24" max="24" width="20.5703125" style="11" customWidth="1"/>
+    <col min="25" max="25" width="14.28515625" style="11" customWidth="1"/>
     <col min="26" max="26" width="16.85546875" style="11" customWidth="1"/>
-    <col min="27" max="27" width="13.85546875" style="11" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="37" max="37" width="16.42578125" style="11" customWidth="1"/>
+    <col min="27" max="27" width="14.42578125" style="11" customWidth="1"/>
+    <col min="28" max="28" width="16.42578125" style="11" customWidth="1"/>
+    <col min="29" max="29" width="16.7109375" style="11" customWidth="1"/>
+    <col min="30" max="30" width="17.7109375" style="11" customWidth="1"/>
+    <col min="31" max="31" width="16.42578125" style="11" customWidth="1"/>
+    <col min="32" max="32" width="18.42578125" style="11" customWidth="1"/>
+    <col min="33" max="33" width="16.42578125" style="11" customWidth="1"/>
+    <col min="34" max="34" width="18.85546875" style="11" customWidth="1"/>
+    <col min="35" max="35" width="14.140625" style="11" customWidth="1"/>
+    <col min="36" max="36" width="22" style="11" customWidth="1"/>
+    <col min="37" max="37" width="15.5703125" style="11" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="11"/>
-    <col min="39" max="39" width="14.140625" style="11" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="41" max="41" width="15.5703125" style="11" customWidth="1"/>
+    <col min="39" max="39" width="13.7109375" style="11" customWidth="1"/>
+    <col min="40" max="40" width="18.7109375" style="11" customWidth="1"/>
+    <col min="41" max="41" width="14.5703125" style="11" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
-      <c r="F1" s="2"/>
-[...4 lines deleted...]
-      <c r="S1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="O1" s="3"/>
     </row>
     <row r="2" spans="1:23" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
-      <c r="K2" s="4"/>
-[...2 lines deleted...]
-      <c r="N2" s="4"/>
     </row>
     <row r="3" spans="1:23" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5"/>
-      <c r="C3" s="5"/>
-[...1 lines deleted...]
-      <c r="E3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="6"/>
       <c r="F3" s="2"/>
-      <c r="G3" s="2"/>
-[...2 lines deleted...]
-      <c r="J3" s="2"/>
     </row>
     <row r="4" spans="1:23" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="7"/>
-      <c r="C4" s="7"/>
-[...6 lines deleted...]
-      <c r="J4" s="8"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="8"/>
     </row>
     <row r="5" spans="1:23" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
-      <c r="F5" s="8"/>
-[...3 lines deleted...]
-      <c r="J5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="J5" s="11"/>
+      <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
-      <c r="U5" s="11"/>
       <c r="V5" s="12" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:23" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6"/>
       <c r="B6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="16"/>
       <c r="G6" s="14" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="16"/>
       <c r="K6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="L6" s="15"/>
@@ -1337,885 +1311,885 @@
       </c>
       <c r="R7" s="21" t="s">
         <v>13</v>
       </c>
       <c r="S7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>12</v>
       </c>
       <c r="V7" s="21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="23">
         <v>500</v>
       </c>
       <c r="D8" s="24">
-        <v>1100</v>
+        <v>1200</v>
       </c>
       <c r="E8" s="24">
-        <v>700</v>
+        <v>866.66666666666663</v>
       </c>
       <c r="F8" s="23">
-        <v>2300</v>
+        <v>2566.6666666666665</v>
       </c>
       <c r="G8" s="23">
         <v>500</v>
       </c>
       <c r="H8" s="24">
         <v>1200</v>
       </c>
       <c r="I8" s="24">
         <v>866.66666666666663</v>
       </c>
       <c r="J8" s="23">
         <v>2566.6666666666665</v>
       </c>
       <c r="K8" s="23">
-        <v>500</v>
+        <v>833.33333333333337</v>
       </c>
       <c r="L8" s="24">
-        <v>1200</v>
+        <v>1300</v>
       </c>
       <c r="M8" s="24">
-        <v>866.66666666666663</v>
+        <v>877.77777777777771</v>
       </c>
       <c r="N8" s="23">
-        <v>2566.6666666666665</v>
+        <v>3011.1111111111113</v>
       </c>
       <c r="O8" s="23">
         <v>833.33333333333337</v>
       </c>
       <c r="P8" s="24">
         <v>1300</v>
       </c>
       <c r="Q8" s="24">
-        <v>877.7777777777776</v>
+        <v>877.77777777777771</v>
       </c>
       <c r="R8" s="23">
         <v>3011.1111111111113</v>
       </c>
       <c r="S8" s="23">
         <v>833.33333333333337</v>
       </c>
       <c r="T8" s="24">
         <v>1300</v>
       </c>
       <c r="U8" s="24">
-        <v>877.7777777777776</v>
+        <v>877.77777777777771</v>
       </c>
       <c r="V8" s="23">
         <v>3011.1111111111113</v>
       </c>
       <c r="W8" s="25"/>
     </row>
     <row r="9" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="27">
-        <v>17072.07</v>
+        <v>19561.11</v>
       </c>
       <c r="D9" s="28">
-        <v>2648.8799999999997</v>
+        <v>2448.4800000000005</v>
       </c>
       <c r="E9" s="28">
-        <v>10364.869999999999</v>
+        <v>9301.6800000000021</v>
       </c>
       <c r="F9" s="27">
-        <v>30085.82</v>
+        <v>31311.270000000004</v>
       </c>
       <c r="G9" s="27">
-        <v>19561.11</v>
+        <v>19737</v>
       </c>
       <c r="H9" s="28">
-        <v>2448.4800000000005</v>
+        <v>2792.1599999999994</v>
       </c>
       <c r="I9" s="28">
-        <v>9301.6800000000021</v>
+        <v>9799.2099999999991</v>
       </c>
       <c r="J9" s="27">
-        <v>31311.270000000004</v>
+        <v>32328.37</v>
       </c>
       <c r="K9" s="27">
-        <v>19737</v>
+        <v>16765.129999999997</v>
       </c>
       <c r="L9" s="28">
-        <v>2792.1599999999994</v>
+        <v>3001.04</v>
       </c>
       <c r="M9" s="28">
-        <v>9799.2099999999991</v>
+        <v>8325.909999999998</v>
       </c>
       <c r="N9" s="27">
-        <v>32328.37</v>
+        <v>28092.079999999994</v>
       </c>
       <c r="O9" s="27">
-        <v>16765.129999999997</v>
+        <v>20144.744259999992</v>
       </c>
       <c r="P9" s="28">
-        <v>3001.04</v>
+        <v>2758.1736900000005</v>
       </c>
       <c r="Q9" s="28">
-        <v>8325.909999999998</v>
+        <v>8363.503490000001</v>
       </c>
       <c r="R9" s="27">
-        <v>28092.079999999994</v>
+        <v>31266.421439999991</v>
       </c>
       <c r="S9" s="27">
-        <v>20164.879999999997</v>
+        <v>19904.391997476356</v>
       </c>
       <c r="T9" s="28">
-        <v>2756.53</v>
+        <v>2824.1428331408852</v>
       </c>
       <c r="U9" s="28">
-        <v>8366.3000000000011</v>
+        <v>9568.7966040637057</v>
       </c>
       <c r="V9" s="27">
-        <v>31287.71</v>
+        <v>32297.331434680949</v>
       </c>
       <c r="W9" s="25"/>
     </row>
     <row r="10" spans="1:23" s="34" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="29"/>
       <c r="B10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="31">
-        <v>5326.0199999999995</v>
+        <v>5886.8499999999995</v>
       </c>
       <c r="D10" s="32">
-        <v>939.78</v>
+        <v>1094.69</v>
       </c>
       <c r="E10" s="32">
-        <v>4368.7700000000004</v>
+        <v>4933.7599999999993</v>
       </c>
       <c r="F10" s="32">
-        <v>10634.57</v>
+        <v>11915.3</v>
       </c>
       <c r="G10" s="31">
-        <v>5886.8499999999995</v>
+        <v>6192.83</v>
       </c>
       <c r="H10" s="32">
-        <v>1094.69</v>
+        <v>985.12000000000012</v>
       </c>
       <c r="I10" s="32">
-        <v>4933.7599999999993</v>
+        <v>4687.59</v>
       </c>
       <c r="J10" s="32">
-        <v>11915.3</v>
+        <v>11865.54</v>
       </c>
       <c r="K10" s="31">
-        <v>6192.83</v>
+        <v>5698.6500000000005</v>
       </c>
       <c r="L10" s="32">
-        <v>985.12000000000012</v>
+        <v>1118.98</v>
       </c>
       <c r="M10" s="32">
-        <v>4687.59</v>
+        <v>4791.2000000000007</v>
       </c>
       <c r="N10" s="32">
-        <v>11865.54</v>
+        <v>11608.830000000002</v>
       </c>
       <c r="O10" s="31">
-        <v>5698.6500000000005</v>
+        <v>6044.57</v>
       </c>
       <c r="P10" s="32">
-        <v>1118.98</v>
+        <v>1014.41</v>
       </c>
       <c r="Q10" s="32">
-        <v>4791.2000000000007</v>
+        <v>4671.16</v>
       </c>
       <c r="R10" s="32">
-        <v>11608.830000000002</v>
+        <v>11730.14</v>
       </c>
       <c r="S10" s="31">
-        <v>6045.57</v>
+        <v>6161.9740000000011</v>
       </c>
       <c r="T10" s="32">
-        <v>1014.35</v>
+        <v>1030.0853333333341</v>
       </c>
       <c r="U10" s="32">
-        <v>4673.16</v>
+        <v>4920.0480000000052</v>
       </c>
       <c r="V10" s="32">
-        <v>11733.08</v>
+        <v>12112.107333333341</v>
       </c>
       <c r="W10" s="33"/>
     </row>
     <row r="11" spans="1:23" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11"/>
       <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="35">
-        <v>3.2054085414624804</v>
+        <v>3.3228483824116468</v>
       </c>
       <c r="D11" s="36">
-        <v>2.8186171231564829</v>
+        <v>2.2366880121312884</v>
       </c>
       <c r="E11" s="36">
-        <v>2.3724915708540384</v>
+        <v>1.8853126216111047</v>
       </c>
       <c r="F11" s="35">
-        <v>2.8290584386580746</v>
+        <v>2.627820533263955</v>
       </c>
       <c r="G11" s="35">
-        <v>3.3228483824116468</v>
+        <v>3.1870727922452255</v>
       </c>
       <c r="H11" s="36">
-        <v>2.2366880121312884</v>
+        <v>2.8343349033620262</v>
       </c>
       <c r="I11" s="36">
-        <v>1.8853126216111047</v>
+        <v>2.0904579965397994</v>
       </c>
       <c r="J11" s="35">
-        <v>2.627820533263955</v>
+        <v>2.7245595227861519</v>
       </c>
       <c r="K11" s="35">
-        <v>3.1870727922452255</v>
+        <v>2.9419476542689926</v>
       </c>
       <c r="L11" s="36">
-        <v>2.8343349033620262</v>
+        <v>2.6819424833330352</v>
       </c>
       <c r="M11" s="36">
-        <v>2.0904579965397994</v>
+        <v>1.7377504591751538</v>
       </c>
       <c r="N11" s="35">
-        <v>2.7245595227861519</v>
+        <v>2.4198889982883709</v>
       </c>
       <c r="O11" s="35">
-        <v>2.9419476542689926</v>
+        <v>3.3327009630130835</v>
       </c>
       <c r="P11" s="36">
-        <v>2.6819424833330352</v>
+        <v>2.7189930008576422</v>
       </c>
       <c r="Q11" s="36">
-        <v>1.7377504591751538</v>
+        <v>1.7904553665470677</v>
       </c>
       <c r="R11" s="35">
-        <v>2.4198889982883709</v>
+        <v>2.6654772611409574</v>
       </c>
       <c r="S11" s="35">
-        <v>3.3354803599991394</v>
+        <v>3.2301973357038429</v>
       </c>
       <c r="T11" s="36">
-        <v>2.7175333957706909</v>
+        <v>2.7416591050782357</v>
       </c>
       <c r="U11" s="36">
-        <v>1.7902875142301999</v>
+        <v>1.9448583843213918</v>
       </c>
       <c r="V11" s="35">
-        <v>2.666623768013173</v>
+        <v>2.6665327961383318</v>
       </c>
       <c r="W11" s="33"/>
     </row>
     <row r="12" spans="1:23" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12"/>
       <c r="B12" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="27">
-        <v>5433.2010600000003</v>
+        <v>6840.7346300000008</v>
       </c>
       <c r="D12" s="28">
-        <v>14702.778080000002</v>
+        <v>13258.499379999997</v>
       </c>
       <c r="E12" s="28">
-        <v>1148.7256699999998</v>
+        <v>2097.0390700000003</v>
       </c>
       <c r="F12" s="27">
-        <v>21284.704810000003</v>
+        <v>22196.273079999999</v>
       </c>
       <c r="G12" s="27">
-        <v>6840.7346300000008</v>
+        <v>5456.5307599999996</v>
       </c>
       <c r="H12" s="28">
-        <v>13258.499379999997</v>
+        <v>13252.647420000001</v>
       </c>
       <c r="I12" s="28">
-        <v>2097.0390700000003</v>
+        <v>769.28944999999999</v>
       </c>
       <c r="J12" s="27">
-        <v>22196.273079999999</v>
+        <v>19478.467630000003</v>
       </c>
       <c r="K12" s="27">
-        <v>5456.5307599999996</v>
+        <v>7963.9932400000007</v>
       </c>
       <c r="L12" s="28">
-        <v>13252.647420000001</v>
+        <v>14582.246810000001</v>
       </c>
       <c r="M12" s="28">
-        <v>769.28944999999999</v>
+        <v>627.68878000000007</v>
       </c>
       <c r="N12" s="27">
-        <v>19478.467630000003</v>
+        <v>23173.928830000001</v>
       </c>
       <c r="O12" s="27">
-        <v>7963.9932700000008</v>
+        <v>5500</v>
       </c>
       <c r="P12" s="28">
-        <v>14582.249520000001</v>
+        <v>14000</v>
       </c>
       <c r="Q12" s="28">
-        <v>627.69026999999983</v>
+        <v>850.00000000000011</v>
       </c>
       <c r="R12" s="27">
-        <v>23173.933060000003</v>
+        <v>20350</v>
       </c>
       <c r="S12" s="27">
-        <v>5500</v>
+        <v>5932.4217966666665</v>
       </c>
       <c r="T12" s="28">
-        <v>14000</v>
+        <v>13946.915396666667</v>
       </c>
       <c r="U12" s="28">
-        <v>850.00000000000011</v>
+        <v>922.67170666666675</v>
       </c>
       <c r="V12" s="27">
-        <v>20350</v>
+        <v>20802.008900000001</v>
       </c>
       <c r="W12" s="25"/>
     </row>
     <row r="13" spans="1:23" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13"/>
       <c r="B13" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="40">
-        <v>23005.271059999999</v>
+        <v>26901.84463</v>
       </c>
       <c r="D13" s="41">
-        <v>18451.658080000001</v>
+        <v>16906.979379999997</v>
       </c>
       <c r="E13" s="41">
-        <v>12213.595669999999</v>
+        <v>12265.385736666669</v>
       </c>
       <c r="F13" s="40">
-        <v>53670.524810000003</v>
+        <v>56074.209746666667</v>
       </c>
       <c r="G13" s="40">
-        <v>26901.84463</v>
+        <v>25693.530760000001</v>
       </c>
       <c r="H13" s="41">
-        <v>16906.979379999997</v>
+        <v>17244.807420000001</v>
       </c>
       <c r="I13" s="41">
-        <v>12265.385736666669</v>
+        <v>11435.166116666665</v>
       </c>
       <c r="J13" s="40">
-        <v>56074.209746666667</v>
+        <v>54373.504296666673</v>
       </c>
       <c r="K13" s="40">
-        <v>25693.530760000001</v>
+        <v>25562.456573333329</v>
       </c>
       <c r="L13" s="41">
-        <v>17244.807420000001</v>
+        <v>18883.286810000001</v>
       </c>
       <c r="M13" s="41">
-        <v>11435.166116666665</v>
+        <v>9831.3765577777758</v>
       </c>
       <c r="N13" s="40">
-        <v>54373.504296666673</v>
+        <v>54277.119941111108</v>
       </c>
       <c r="O13" s="40">
-        <v>25562.456603333332</v>
+        <v>26478.077593333324</v>
       </c>
       <c r="P13" s="41">
-        <v>18883.289520000002</v>
+        <v>18058.17369</v>
       </c>
       <c r="Q13" s="41">
-        <v>9831.3780477777746</v>
+        <v>10091.281267777778</v>
       </c>
       <c r="R13" s="40">
-        <v>54277.124171111107</v>
+        <v>54627.5325511111</v>
       </c>
       <c r="S13" s="40">
-        <v>26498.21333333333</v>
+        <v>26670.147127476353</v>
       </c>
       <c r="T13" s="41">
-        <v>18056.53</v>
+        <v>18071.058229807553</v>
       </c>
       <c r="U13" s="41">
-        <v>10094.077777777778</v>
+        <v>11369.246088508149</v>
       </c>
       <c r="V13" s="40">
-        <v>54648.821111111109</v>
+        <v>56110.45144579206</v>
       </c>
       <c r="W13" s="25"/>
     </row>
     <row r="14" spans="1:23" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14"/>
       <c r="B14" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="27">
-        <v>22053.453139999998</v>
+        <v>25857.740449999998</v>
       </c>
       <c r="D14" s="28">
-        <v>16981.683970000002</v>
+        <v>15472.845719999999</v>
       </c>
       <c r="E14" s="28">
-        <v>10943.82369333333</v>
+        <v>10826.171400000001</v>
       </c>
       <c r="F14" s="27">
-        <v>49978.960803333328</v>
+        <v>52156.757569999994</v>
       </c>
       <c r="G14" s="27">
-        <v>25857.740449999998</v>
+        <v>24326.068366666663</v>
       </c>
       <c r="H14" s="28">
-        <v>15472.845719999999</v>
+        <v>15721.281080000001</v>
       </c>
       <c r="I14" s="28">
-        <v>10826.171400000001</v>
+        <v>10083.289028888888</v>
       </c>
       <c r="J14" s="27">
-        <v>52156.757569999994</v>
+        <v>50130.638475555548</v>
       </c>
       <c r="K14" s="27">
-        <v>24326.068366666663</v>
+        <v>24346.711819999997</v>
       </c>
       <c r="L14" s="28">
-        <v>15721.281080000001</v>
+        <v>17219.13322</v>
       </c>
       <c r="M14" s="28">
-        <v>10083.289028888888</v>
+        <v>8218.8334899999973</v>
       </c>
       <c r="N14" s="27">
-        <v>50130.638475555548</v>
+        <v>49784.678529999997</v>
       </c>
       <c r="O14" s="27">
-        <v>24346.712559999996</v>
+        <v>25044.744259999992</v>
       </c>
       <c r="P14" s="28">
-        <v>17219.13796</v>
+        <v>16438.17369</v>
       </c>
       <c r="Q14" s="28">
-        <v>8218.83482</v>
+        <v>8373.503490000001</v>
       </c>
       <c r="R14" s="27">
-        <v>49784.685339999996</v>
+        <v>49856.421439999991</v>
       </c>
       <c r="S14" s="27">
-        <v>25064.879999999994</v>
+        <v>25437.907851920801</v>
       </c>
       <c r="T14" s="28">
-        <v>16436.530000000002</v>
+        <v>16529.688973140885</v>
       </c>
       <c r="U14" s="28">
-        <v>8476.2999999999993</v>
+        <v>9901.3679244340765</v>
       </c>
       <c r="V14" s="27">
-        <v>49977.709999999992</v>
+        <v>51868.964749495761</v>
       </c>
       <c r="W14" s="25"/>
     </row>
     <row r="15" spans="1:23" s="43" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15"/>
       <c r="B15" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="32">
-        <v>21548.323073374817</v>
+        <v>25228.853369740573</v>
       </c>
       <c r="D15" s="42">
-        <v>15019.299039932028</v>
+        <v>13443.465026006599</v>
       </c>
       <c r="E15" s="42">
-        <v>9662.261807065408</v>
+        <v>9541.4216328242164</v>
       </c>
       <c r="F15" s="32">
-        <v>46229.883920372253</v>
+        <v>48213.740028571388</v>
       </c>
       <c r="G15" s="32">
-        <v>25228.853369740573</v>
+        <v>23658.794204128008</v>
       </c>
       <c r="H15" s="42">
-        <v>13443.465026006599</v>
+        <v>13624.350511881117</v>
       </c>
       <c r="I15" s="42">
-        <v>9541.4216328242164</v>
+        <v>8913.1035949873058</v>
       </c>
       <c r="J15" s="32">
-        <v>48213.740028571388</v>
+        <v>46196.248310996431</v>
       </c>
       <c r="K15" s="32">
-        <v>23658.794204128008</v>
+        <v>23830.597260423969</v>
       </c>
       <c r="L15" s="42">
-        <v>13624.350511881117</v>
+        <v>15008.330026645381</v>
       </c>
       <c r="M15" s="42">
-        <v>8913.1035949873058</v>
+        <v>7177.2560828540973</v>
       </c>
       <c r="N15" s="32">
-        <v>46196.248310996431</v>
+        <v>46016.183369923448</v>
       </c>
       <c r="O15" s="32">
-        <v>23830.597984737055</v>
+        <v>24505.345310039902</v>
       </c>
       <c r="P15" s="42">
-        <v>15008.334158066134</v>
+        <v>14291.362737111654</v>
       </c>
       <c r="Q15" s="42">
-        <v>7177.2572443024483</v>
+        <v>7366.8292602008823</v>
       </c>
       <c r="R15" s="32">
-        <v>46016.189387105638</v>
+        <v>46163.537307352439</v>
       </c>
       <c r="S15" s="32">
-        <v>24525.04737833219</v>
+        <v>24881.858732842644</v>
       </c>
       <c r="T15" s="42">
-        <v>14289.933711572667</v>
+        <v>14321.099943714231</v>
       </c>
       <c r="U15" s="42">
-        <v>7457.2674308685018</v>
+        <v>8680.0446463966673</v>
       </c>
       <c r="V15" s="32">
-        <v>46272.248520773363</v>
+        <v>47883.00332295354</v>
       </c>
       <c r="W15" s="25"/>
     </row>
     <row r="16" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="45">
-        <v>451.81791999999996</v>
+        <v>544.10417999999993</v>
       </c>
       <c r="D16" s="46">
-        <v>269.97411000000005</v>
+        <v>234.13365999999996</v>
       </c>
       <c r="E16" s="46">
-        <v>403.10531000000003</v>
+        <v>572.54766999999993</v>
       </c>
       <c r="F16" s="45">
-        <v>1124.89734</v>
+        <v>1350.7855099999997</v>
       </c>
       <c r="G16" s="45">
-        <v>544.10417999999993</v>
+        <v>534.12906000000009</v>
       </c>
       <c r="H16" s="46">
-        <v>234.13365999999996</v>
+        <v>223.52633999999998</v>
       </c>
       <c r="I16" s="46">
-        <v>572.54766999999993</v>
+        <v>474.09931</v>
       </c>
       <c r="J16" s="45">
-        <v>1350.7855099999997</v>
+        <v>1231.7547100000002</v>
       </c>
       <c r="K16" s="45">
-        <v>534.12906000000009</v>
+        <v>382.41141999999996</v>
       </c>
       <c r="L16" s="46">
-        <v>223.52633999999998</v>
+        <v>364.15358999999995</v>
       </c>
       <c r="M16" s="46">
-        <v>474.09931</v>
+        <v>734.76528999999994</v>
       </c>
       <c r="N16" s="45">
-        <v>1231.7547100000002</v>
+        <v>1481.3302999999999</v>
       </c>
       <c r="O16" s="45">
-        <v>382.41070999999999</v>
+        <v>600</v>
       </c>
       <c r="P16" s="46">
-        <v>364.15155999999996</v>
+        <v>320</v>
       </c>
       <c r="Q16" s="46">
-        <v>734.76544999999999</v>
+        <v>840</v>
       </c>
       <c r="R16" s="45">
-        <v>1481.3277199999998</v>
+        <v>1760</v>
       </c>
       <c r="S16" s="45">
-        <v>600</v>
+        <v>510.01705333333337</v>
       </c>
       <c r="T16" s="46">
-        <v>320</v>
+        <v>274.70259000000004</v>
       </c>
       <c r="U16" s="46">
-        <v>740</v>
+        <v>593.80408999999997</v>
       </c>
       <c r="V16" s="45">
-        <v>1660</v>
+        <v>1378.5237333333334</v>
       </c>
       <c r="W16" s="25"/>
     </row>
-    <row r="17" spans="1:199" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:197" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17"/>
       <c r="B17" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="48">
-        <v>22505.271059999999</v>
+        <v>26401.844629999996</v>
       </c>
       <c r="D17" s="49">
-        <v>17251.658080000001</v>
+        <v>15706.979379999999</v>
       </c>
       <c r="E17" s="49">
-        <v>11346.929003333331</v>
+        <v>11398.719070000001</v>
       </c>
       <c r="F17" s="48">
-        <v>51103.858143333331</v>
+        <v>53507.543079999996</v>
       </c>
       <c r="G17" s="48">
-        <v>26401.844629999996</v>
+        <v>24860.197426666662</v>
       </c>
       <c r="H17" s="49">
-        <v>15706.979379999999</v>
+        <v>15944.807420000001</v>
       </c>
       <c r="I17" s="49">
-        <v>11398.719070000001</v>
+        <v>10557.388338888888</v>
       </c>
       <c r="J17" s="48">
-        <v>53507.543079999996</v>
+        <v>51362.393185555549</v>
       </c>
       <c r="K17" s="48">
-        <v>24860.197426666662</v>
+        <v>24729.123239999997</v>
       </c>
       <c r="L17" s="49">
-        <v>15944.807420000001</v>
+        <v>17583.286810000001</v>
       </c>
       <c r="M17" s="49">
-        <v>10557.388338888888</v>
+        <v>8953.5987799999966</v>
       </c>
       <c r="N17" s="48">
-        <v>51362.393185555549</v>
+        <v>51266.008829999999</v>
       </c>
       <c r="O17" s="48">
-        <v>24729.123269999996</v>
+        <v>25644.744259999992</v>
       </c>
       <c r="P17" s="49">
-        <v>17583.289519999998</v>
+        <v>16758.17369</v>
       </c>
       <c r="Q17" s="49">
-        <v>8953.6002700000008</v>
+        <v>9213.503490000001</v>
       </c>
       <c r="R17" s="48">
-        <v>51266.013059999997</v>
+        <v>51616.421439999991</v>
       </c>
       <c r="S17" s="48">
-        <v>25664.879999999994</v>
+        <v>25947.924905254135</v>
       </c>
       <c r="T17" s="49">
-        <v>16756.530000000002</v>
+        <v>16804.391563140885</v>
       </c>
       <c r="U17" s="49">
-        <v>9216.2999999999993</v>
+        <v>10495.172014434076</v>
       </c>
       <c r="V17" s="48">
-        <v>51637.709999999992</v>
+        <v>53247.488482829096</v>
       </c>
       <c r="W17" s="50"/>
     </row>
-    <row r="18" spans="1:199" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:197" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="48">
         <v>500</v>
       </c>
       <c r="D18" s="49">
         <v>1200</v>
       </c>
       <c r="E18" s="49">
         <v>866.66666666666663</v>
       </c>
       <c r="F18" s="48">
         <v>2566.6666666666665</v>
       </c>
       <c r="G18" s="48">
-        <v>500</v>
+        <v>833.33333333333337</v>
       </c>
       <c r="H18" s="49">
-        <v>1200</v>
+        <v>1300</v>
       </c>
       <c r="I18" s="49">
-        <v>866.66666666666663</v>
+        <v>877.77777777777771</v>
       </c>
       <c r="J18" s="48">
-        <v>2566.6666666666665</v>
+        <v>3011.1111111111113</v>
       </c>
       <c r="K18" s="48">
         <v>833.33333333333337</v>
       </c>
       <c r="L18" s="49">
         <v>1300</v>
       </c>
       <c r="M18" s="49">
-        <v>877.7777777777776</v>
+        <v>877.77777777777771</v>
       </c>
       <c r="N18" s="48">
         <v>3011.1111111111113</v>
       </c>
       <c r="O18" s="48">
         <v>833.33333333333337</v>
       </c>
       <c r="P18" s="49">
         <v>1300</v>
       </c>
       <c r="Q18" s="49">
-        <v>877.7777777777776</v>
+        <v>877.77777777777771</v>
       </c>
       <c r="R18" s="48">
         <v>3011.1111111111113</v>
       </c>
       <c r="S18" s="48">
-        <v>833.33333333333337</v>
+        <v>722.22222222222229</v>
       </c>
       <c r="T18" s="49">
-        <v>1300</v>
+        <v>1266.6666666666665</v>
       </c>
       <c r="U18" s="49">
-        <v>877.7777777777776</v>
+        <v>874.07407407407391</v>
       </c>
       <c r="V18" s="48">
-        <v>3011.1111111111113</v>
+        <v>2862.9629629629626</v>
       </c>
       <c r="W18" s="25"/>
     </row>
-    <row r="19" spans="1:199" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:197" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="53"/>
       <c r="E19" s="53"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="53"/>
       <c r="I19" s="53"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="53"/>
       <c r="M19" s="53"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="53"/>
       <c r="Q19" s="53"/>
       <c r="R19" s="52"/>
       <c r="S19" s="52"/>
       <c r="T19" s="53"/>
       <c r="U19" s="53"/>
       <c r="V19" s="52"/>
       <c r="W19" s="54"/>
       <c r="X19" s="11"/>
     </row>
-    <row r="20" spans="1:199" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:197" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="55" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="D20" s="56">
+      <c r="D20" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="56" t="s">
+        <v>26</v>
+      </c>
+      <c r="F20" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20" s="56">
+        <v>333.33333333333337</v>
+      </c>
+      <c r="H20" s="56">
         <v>100</v>
       </c>
-      <c r="E20" s="56">
-[...5 lines deleted...]
-      <c r="G20" s="56" t="s">
+      <c r="I20" s="56">
+        <v>11.111111111111086</v>
+      </c>
+      <c r="J20" s="57">
+        <v>444.4444444444448</v>
+      </c>
+      <c r="K20" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="H20" s="56" t="s">
+      <c r="L20" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="I20" s="56" t="s">
+      <c r="M20" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="J20" s="57" t="s">
+      <c r="N20" s="57" t="s">
         <v>26</v>
-      </c>
-[...10 lines deleted...]
-        <v>444.4444444444448</v>
       </c>
       <c r="O20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="P20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="Q20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="R20" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="S20" s="56" t="s">
-[...9 lines deleted...]
-        <v>26</v>
+      <c r="S20" s="56">
+        <v>-111.11111111111109</v>
+      </c>
+      <c r="T20" s="56">
+        <v>-33.333333333333485</v>
+      </c>
+      <c r="U20" s="56">
+        <v>-3.703703703703809</v>
+      </c>
+      <c r="V20" s="57">
+        <v>-148.14814814814872</v>
       </c>
       <c r="W20" s="25"/>
     </row>
-    <row r="21" spans="1:199" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:197" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21"/>
       <c r="B21" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="59"/>
-      <c r="D21" s="59"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
       <c r="E21" s="50"/>
       <c r="F21" s="50"/>
-      <c r="G21" s="50"/>
-[...4 lines deleted...]
-      <c r="L21" s="60"/>
+      <c r="G21" s="59"/>
+      <c r="H21" s="59"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="59"/>
+      <c r="L21" s="59"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
-      <c r="O21" s="60"/>
-      <c r="P21" s="60"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
       <c r="R21" s="33"/>
       <c r="S21" s="33"/>
       <c r="T21" s="33"/>
       <c r="U21" s="33"/>
       <c r="V21" s="33"/>
       <c r="W21" s="33"/>
       <c r="Y21" s="11"/>
       <c r="Z21" s="11"/>
       <c r="AA21" s="11"/>
       <c r="AB21" s="11"/>
       <c r="AC21" s="11"/>
       <c r="AD21" s="11"/>
       <c r="AE21" s="11"/>
       <c r="AF21" s="11"/>
       <c r="AG21" s="11"/>
       <c r="AH21" s="11"/>
       <c r="AI21" s="11"/>
       <c r="AJ21" s="11"/>
       <c r="AK21" s="11"/>
       <c r="AL21" s="11"/>
       <c r="AM21" s="11"/>
       <c r="AN21" s="11"/>
       <c r="AO21" s="11"/>
       <c r="AP21" s="11"/>
@@ -2352,72 +2326,70 @@
       <c r="FQ21" s="11"/>
       <c r="FR21" s="11"/>
       <c r="FS21" s="11"/>
       <c r="FT21" s="11"/>
       <c r="FU21" s="11"/>
       <c r="FV21" s="11"/>
       <c r="FW21" s="11"/>
       <c r="FX21" s="11"/>
       <c r="FY21" s="11"/>
       <c r="FZ21" s="11"/>
       <c r="GA21" s="11"/>
       <c r="GB21" s="11"/>
       <c r="GC21" s="11"/>
       <c r="GD21" s="11"/>
       <c r="GE21" s="11"/>
       <c r="GF21" s="11"/>
       <c r="GG21" s="11"/>
       <c r="GH21" s="11"/>
       <c r="GI21" s="11"/>
       <c r="GJ21" s="11"/>
       <c r="GK21" s="11"/>
       <c r="GL21" s="11"/>
       <c r="GM21" s="11"/>
       <c r="GN21" s="11"/>
       <c r="GO21" s="11"/>
-      <c r="GP21" s="11"/>
-      <c r="GQ21" s="11"/>
     </row>
-    <row r="22" spans="1:199" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:197" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22"/>
       <c r="B22" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="61"/>
-[...8 lines deleted...]
-      <c r="L22" s="60"/>
+      <c r="C22" s="60"/>
+      <c r="D22" s="60"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="59"/>
+      <c r="H22" s="59"/>
+      <c r="I22" s="33"/>
+      <c r="J22" s="33"/>
+      <c r="K22" s="59"/>
+      <c r="L22" s="59"/>
       <c r="M22" s="33"/>
       <c r="N22" s="33"/>
-      <c r="O22" s="60"/>
-      <c r="P22" s="60"/>
+      <c r="O22" s="33"/>
+      <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="R22" s="33"/>
       <c r="S22" s="33"/>
       <c r="T22" s="33"/>
       <c r="U22" s="33"/>
       <c r="V22" s="33"/>
       <c r="W22" s="33"/>
       <c r="Y22" s="11"/>
       <c r="Z22" s="11"/>
       <c r="AA22" s="11"/>
       <c r="AB22" s="11"/>
       <c r="AC22" s="11"/>
       <c r="AD22" s="11"/>
       <c r="AE22" s="11"/>
       <c r="AF22" s="11"/>
       <c r="AG22" s="11"/>
       <c r="AH22" s="11"/>
       <c r="AI22" s="11"/>
       <c r="AJ22" s="11"/>
       <c r="AK22" s="11"/>
       <c r="AL22" s="11"/>
       <c r="AM22" s="11"/>
       <c r="AN22" s="11"/>
       <c r="AO22" s="11"/>
       <c r="AP22" s="11"/>
@@ -2554,72 +2526,70 @@
       <c r="FQ22" s="11"/>
       <c r="FR22" s="11"/>
       <c r="FS22" s="11"/>
       <c r="FT22" s="11"/>
       <c r="FU22" s="11"/>
       <c r="FV22" s="11"/>
       <c r="FW22" s="11"/>
       <c r="FX22" s="11"/>
       <c r="FY22" s="11"/>
       <c r="FZ22" s="11"/>
       <c r="GA22" s="11"/>
       <c r="GB22" s="11"/>
       <c r="GC22" s="11"/>
       <c r="GD22" s="11"/>
       <c r="GE22" s="11"/>
       <c r="GF22" s="11"/>
       <c r="GG22" s="11"/>
       <c r="GH22" s="11"/>
       <c r="GI22" s="11"/>
       <c r="GJ22" s="11"/>
       <c r="GK22" s="11"/>
       <c r="GL22" s="11"/>
       <c r="GM22" s="11"/>
       <c r="GN22" s="11"/>
       <c r="GO22" s="11"/>
-      <c r="GP22" s="11"/>
-      <c r="GQ22" s="11"/>
     </row>
-    <row r="23" spans="1:199" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:197" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23"/>
       <c r="B23" s="58" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="50"/>
       <c r="D23" s="50"/>
       <c r="E23" s="50"/>
       <c r="F23" s="50"/>
-      <c r="G23" s="50"/>
-[...4 lines deleted...]
-      <c r="L23" s="60"/>
+      <c r="G23" s="59"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="59"/>
+      <c r="L23" s="59"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
-      <c r="O23" s="60"/>
-      <c r="P23" s="60"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
       <c r="T23" s="33"/>
       <c r="U23" s="33"/>
       <c r="V23" s="33"/>
       <c r="W23" s="33"/>
       <c r="Y23" s="11"/>
       <c r="Z23" s="11"/>
       <c r="AA23" s="11"/>
       <c r="AB23" s="11"/>
       <c r="AC23" s="11"/>
       <c r="AD23" s="11"/>
       <c r="AE23" s="11"/>
       <c r="AF23" s="11"/>
       <c r="AG23" s="11"/>
       <c r="AH23" s="11"/>
       <c r="AI23" s="11"/>
       <c r="AJ23" s="11"/>
       <c r="AK23" s="11"/>
       <c r="AL23" s="11"/>
       <c r="AM23" s="11"/>
       <c r="AN23" s="11"/>
       <c r="AO23" s="11"/>
       <c r="AP23" s="11"/>
@@ -2756,74 +2726,72 @@
       <c r="FQ23" s="11"/>
       <c r="FR23" s="11"/>
       <c r="FS23" s="11"/>
       <c r="FT23" s="11"/>
       <c r="FU23" s="11"/>
       <c r="FV23" s="11"/>
       <c r="FW23" s="11"/>
       <c r="FX23" s="11"/>
       <c r="FY23" s="11"/>
       <c r="FZ23" s="11"/>
       <c r="GA23" s="11"/>
       <c r="GB23" s="11"/>
       <c r="GC23" s="11"/>
       <c r="GD23" s="11"/>
       <c r="GE23" s="11"/>
       <c r="GF23" s="11"/>
       <c r="GG23" s="11"/>
       <c r="GH23" s="11"/>
       <c r="GI23" s="11"/>
       <c r="GJ23" s="11"/>
       <c r="GK23" s="11"/>
       <c r="GL23" s="11"/>
       <c r="GM23" s="11"/>
       <c r="GN23" s="11"/>
       <c r="GO23" s="11"/>
-      <c r="GP23" s="11"/>
-      <c r="GQ23" s="11"/>
     </row>
-    <row r="24" spans="1:199" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:197" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24"/>
       <c r="B24" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
-      <c r="G24" s="50"/>
-[...4 lines deleted...]
-      <c r="L24" s="60"/>
+      <c r="G24" s="59"/>
+      <c r="H24" s="59"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="59"/>
+      <c r="L24" s="59"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
-      <c r="O24" s="60"/>
-[...2 lines deleted...]
-      <c r="R24" s="33"/>
+      <c r="O24" s="11"/>
+      <c r="P24" s="11"/>
+      <c r="Q24" s="11"/>
+      <c r="R24" s="11"/>
       <c r="S24" s="11"/>
       <c r="T24" s="11"/>
       <c r="U24" s="11"/>
       <c r="V24" s="11"/>
       <c r="W24" s="11"/>
       <c r="X24" s="11"/>
       <c r="Y24" s="11"/>
       <c r="Z24" s="11"/>
       <c r="AA24" s="11"/>
       <c r="AB24" s="11"/>
       <c r="AC24" s="11"/>
       <c r="AD24" s="11"/>
       <c r="AE24" s="11"/>
       <c r="AF24" s="11"/>
       <c r="AG24" s="11"/>
       <c r="AH24" s="11"/>
       <c r="AI24" s="11"/>
       <c r="AJ24" s="11"/>
       <c r="AK24" s="11"/>
       <c r="AL24" s="11"/>
       <c r="AM24" s="11"/>
       <c r="AN24" s="11"/>
       <c r="AO24" s="11"/>
       <c r="AP24" s="11"/>
       <c r="AQ24" s="11"/>
@@ -2947,61 +2915,62 @@
       <c r="FE24" s="11"/>
       <c r="FF24" s="11"/>
       <c r="FG24" s="11"/>
       <c r="FH24" s="11"/>
       <c r="FI24" s="11"/>
       <c r="FJ24" s="11"/>
       <c r="FK24" s="11"/>
       <c r="FL24" s="11"/>
       <c r="FM24" s="11"/>
       <c r="FN24" s="11"/>
       <c r="FO24" s="11"/>
       <c r="FP24" s="11"/>
       <c r="FQ24" s="11"/>
       <c r="FR24" s="11"/>
       <c r="FS24" s="11"/>
       <c r="FT24" s="11"/>
       <c r="FU24" s="11"/>
       <c r="FV24" s="11"/>
       <c r="FW24" s="11"/>
       <c r="FX24" s="11"/>
       <c r="FY24" s="11"/>
       <c r="FZ24" s="11"/>
       <c r="GA24" s="11"/>
       <c r="GB24" s="11"/>
       <c r="GC24" s="11"/>
-      <c r="GD24" s="11"/>
-      <c r="GE24" s="11"/>
     </row>
-    <row r="25" spans="1:199" s="51" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:197" s="51" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25"/>
-      <c r="N25" s="12"/>
-[...2 lines deleted...]
-      <c r="U25" s="11"/>
+      <c r="J25" s="12"/>
+      <c r="O25" s="11"/>
+      <c r="P25" s="11"/>
+      <c r="Q25" s="11"/>
+      <c r="S25" s="12"/>
+      <c r="T25" s="12"/>
+      <c r="U25" s="12"/>
       <c r="V25" s="12" t="s">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="W25" s="11"/>
       <c r="X25" s="11"/>
       <c r="Y25" s="11"/>
       <c r="Z25" s="11"/>
       <c r="AA25" s="11"/>
       <c r="AB25" s="11"/>
       <c r="AC25" s="11"/>
       <c r="AD25" s="11"/>
       <c r="AE25" s="11"/>
       <c r="AF25" s="11"/>
       <c r="AG25" s="11"/>
       <c r="AH25" s="11"/>
       <c r="AI25" s="11"/>
       <c r="AJ25" s="11"/>
       <c r="AK25" s="11"/>
       <c r="AL25" s="11"/>
       <c r="AM25" s="11"/>
       <c r="AN25" s="11"/>
       <c r="AO25" s="11"/>
       <c r="AP25" s="11"/>
       <c r="AQ25" s="11"/>
       <c r="AR25" s="11"/>
       <c r="AS25" s="11"/>
       <c r="AT25" s="11"/>
@@ -3122,897 +3091,895 @@
       <c r="FE25" s="11"/>
       <c r="FF25" s="11"/>
       <c r="FG25" s="11"/>
       <c r="FH25" s="11"/>
       <c r="FI25" s="11"/>
       <c r="FJ25" s="11"/>
       <c r="FK25" s="11"/>
       <c r="FL25" s="11"/>
       <c r="FM25" s="11"/>
       <c r="FN25" s="11"/>
       <c r="FO25" s="11"/>
       <c r="FP25" s="11"/>
       <c r="FQ25" s="11"/>
       <c r="FR25" s="11"/>
       <c r="FS25" s="11"/>
       <c r="FT25" s="11"/>
       <c r="FU25" s="11"/>
       <c r="FV25" s="11"/>
       <c r="FW25" s="11"/>
       <c r="FX25" s="11"/>
       <c r="FY25" s="11"/>
       <c r="FZ25" s="11"/>
       <c r="GA25" s="11"/>
       <c r="GB25" s="11"/>
       <c r="GC25" s="11"/>
-      <c r="GD25" s="11"/>
-      <c r="GE25" s="11"/>
     </row>
-    <row r="26" spans="1:199" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:197" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26"/>
-      <c r="B26" s="62" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="63" t="s">
+      <c r="B26" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="62" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
-      <c r="F26" s="64"/>
-[...1 lines deleted...]
-        <v>6</v>
+      <c r="F26" s="63"/>
+      <c r="G26" s="62" t="s">
+        <v>33</v>
       </c>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
-      <c r="J26" s="64"/>
-      <c r="K26" s="63" t="s">
+      <c r="J26" s="63"/>
+      <c r="K26" s="62" t="s">
         <v>7</v>
       </c>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
-      <c r="N26" s="64"/>
-      <c r="O26" s="63" t="s">
+      <c r="N26" s="63"/>
+      <c r="O26" s="15" t="s">
         <v>8</v>
       </c>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
-      <c r="R26" s="64"/>
-      <c r="S26" s="15" t="s">
+      <c r="R26" s="15"/>
+      <c r="S26" s="14" t="s">
         <v>9</v>
       </c>
       <c r="T26" s="15"/>
       <c r="U26" s="15"/>
-      <c r="V26" s="15"/>
+      <c r="V26" s="16"/>
     </row>
-    <row r="27" spans="1:199" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:197" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27"/>
-      <c r="B27" s="65"/>
-      <c r="C27" s="66" t="s">
+      <c r="B27" s="64"/>
+      <c r="C27" s="65" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="F27" s="67" t="s">
+      <c r="F27" s="66" t="s">
         <v>13</v>
       </c>
-      <c r="G27" s="66" t="s">
+      <c r="G27" s="65" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="I27" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="J27" s="67" t="s">
+      <c r="J27" s="66" t="s">
         <v>13</v>
       </c>
-      <c r="K27" s="66" t="s">
+      <c r="K27" s="65" t="s">
         <v>10</v>
       </c>
       <c r="L27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="M27" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="N27" s="67" t="s">
+      <c r="N27" s="66" t="s">
         <v>13</v>
       </c>
-      <c r="O27" s="66" t="s">
+      <c r="O27" s="20" t="s">
         <v>10</v>
       </c>
       <c r="P27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="Q27" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="R27" s="67" t="s">
+      <c r="R27" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="S27" s="20" t="s">
+      <c r="S27" s="19" t="s">
         <v>10</v>
       </c>
       <c r="T27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="U27" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="V27" s="20" t="s">
+      <c r="V27" s="21" t="s">
         <v>13</v>
       </c>
       <c r="Y27" s="11"/>
       <c r="Z27" s="11"/>
       <c r="AA27" s="11"/>
       <c r="AB27" s="11"/>
       <c r="AC27" s="11"/>
       <c r="AE27" s="11"/>
       <c r="AF27" s="11"/>
       <c r="AG27" s="11"/>
       <c r="AH27" s="11"/>
       <c r="AI27" s="11"/>
       <c r="AK27" s="11"/>
       <c r="AL27" s="11"/>
       <c r="AM27" s="11"/>
       <c r="AN27" s="11"/>
       <c r="AO27" s="11"/>
     </row>
-    <row r="28" spans="1:199" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:197" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="D28" s="48">
-        <v>342.38683127572011</v>
+        <v>341.7009602194787</v>
       </c>
       <c r="E28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="F28" s="48">
-        <v>492.38683127572011</v>
+        <v>491.7009602194787</v>
       </c>
       <c r="G28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="H28" s="48">
-        <v>341.7009602194787</v>
+        <v>342.22679469593049</v>
       </c>
       <c r="I28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="J28" s="48">
-        <v>491.7009602194787</v>
+        <v>492.22679469593049</v>
       </c>
       <c r="K28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="L28" s="48">
-        <v>342.22679469593049</v>
+        <v>342.10486206370979</v>
       </c>
       <c r="M28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="N28" s="48">
-        <v>492.22679469593049</v>
+        <v>492.10486206370979</v>
       </c>
       <c r="O28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="P28" s="48">
-        <v>342.10486206370979</v>
+        <v>342.22679469593049</v>
       </c>
       <c r="Q28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="R28" s="48">
-        <v>492.10486206370979</v>
+        <v>492.22679469593049</v>
       </c>
       <c r="S28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="T28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="U28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="V28" s="48">
         <v>492.22679469593049</v>
       </c>
     </row>
-    <row r="29" spans="1:199" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="68" t="s">
+    <row r="29" spans="1:197" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="C29" s="69">
-[...11 lines deleted...]
-      <c r="G29" s="69">
+      <c r="C29" s="68">
         <v>14380.446420752125</v>
       </c>
-      <c r="H29" s="69">
+      <c r="D29" s="68">
         <v>10620.337370545214</v>
       </c>
-      <c r="I29" s="69">
+      <c r="E29" s="68">
         <v>5247.7818980533193</v>
       </c>
-      <c r="J29" s="69">
+      <c r="F29" s="68">
         <v>30248.56568935066</v>
       </c>
-      <c r="K29" s="69">
+      <c r="G29" s="68">
         <v>13485.512696352962</v>
       </c>
-      <c r="L29" s="69">
+      <c r="H29" s="68">
         <v>10763.236904386084</v>
       </c>
-      <c r="M29" s="69">
+      <c r="I29" s="68">
         <v>4902.2069772430186</v>
       </c>
-      <c r="N29" s="69">
+      <c r="J29" s="68">
         <v>29150.956577982062</v>
       </c>
-      <c r="O29" s="69">
-[...21 lines deleted...]
-        <v>29369.821724769434</v>
+      <c r="K29" s="68">
+        <v>13583.440438441661</v>
+      </c>
+      <c r="L29" s="68">
+        <v>11856.58072104985</v>
+      </c>
+      <c r="M29" s="68">
+        <v>3947.4908455697541</v>
+      </c>
+      <c r="N29" s="68">
+        <v>29387.512005061264</v>
+      </c>
+      <c r="O29" s="68">
+        <v>13968.046826722742</v>
+      </c>
+      <c r="P29" s="68">
+        <v>11290.176562318207</v>
+      </c>
+      <c r="Q29" s="68">
+        <v>4051.7560931104858</v>
+      </c>
+      <c r="R29" s="68">
+        <v>29309.979482151433</v>
+      </c>
+      <c r="S29" s="68">
+        <v>14182.659477720306</v>
+      </c>
+      <c r="T29" s="68">
+        <v>11313.668955534242</v>
+      </c>
+      <c r="U29" s="68">
+        <v>4774.0245555181673</v>
+      </c>
+      <c r="V29" s="68">
+        <v>30270.352988772716</v>
       </c>
     </row>
-    <row r="30" spans="1:199" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:197" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30"/>
       <c r="B30" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="27">
-        <v>576.10461999999995</v>
+        <v>846.3295700000001</v>
       </c>
       <c r="D30" s="27">
-        <v>16527.1865</v>
+        <v>15990.15834</v>
       </c>
       <c r="E30" s="27">
-        <v>2351.8591399999996</v>
+        <v>2753.5398499999997</v>
       </c>
       <c r="F30" s="27">
-        <v>19455.150259999999</v>
+        <v>19590.027760000001</v>
       </c>
       <c r="G30" s="27">
-        <v>846.3295700000001</v>
+        <v>838.55562000000009</v>
       </c>
       <c r="H30" s="27">
-        <v>15990.15834</v>
+        <v>15739.19281</v>
       </c>
       <c r="I30" s="27">
-        <v>2753.5398499999997</v>
+        <v>3306.4930399999998</v>
       </c>
       <c r="J30" s="27">
-        <v>19590.027760000001</v>
+        <v>19884.241470000001</v>
       </c>
       <c r="K30" s="27">
-        <v>838.55562000000009</v>
+        <v>419.94966999999997</v>
       </c>
       <c r="L30" s="27">
-        <v>15739.19281</v>
+        <v>20125.435809999999</v>
       </c>
       <c r="M30" s="27">
-        <v>3306.4930399999998</v>
+        <v>2683.0135099999998</v>
       </c>
       <c r="N30" s="27">
-        <v>19884.241470000001</v>
+        <v>23228.398989999998</v>
       </c>
       <c r="O30" s="27">
-        <v>419.94982999999996</v>
+        <v>820.00000000000011</v>
       </c>
       <c r="P30" s="27">
-        <v>20125.435969999999</v>
+        <v>17000</v>
       </c>
       <c r="Q30" s="27">
-        <v>2683.0135099999998</v>
+        <v>2199.9999999999995</v>
       </c>
       <c r="R30" s="27">
-        <v>23228.399310000001</v>
+        <v>20020</v>
       </c>
       <c r="S30" s="27">
-        <v>820.00000000000011</v>
+        <v>744.8867466666668</v>
       </c>
       <c r="T30" s="27">
         <v>17000</v>
       </c>
       <c r="U30" s="27">
-        <v>2199.9999999999995</v>
+        <v>2596.1374999999998</v>
       </c>
       <c r="V30" s="27">
-        <v>20020</v>
+        <v>20341.024246666668</v>
       </c>
     </row>
-    <row r="31" spans="1:199" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:197" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31"/>
       <c r="B31" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="40">
-        <v>12908.648771823646</v>
+        <v>15276.775990752125</v>
       </c>
       <c r="D31" s="40">
-        <v>28734.819572822023</v>
+        <v>26952.196670764693</v>
       </c>
       <c r="E31" s="40">
-        <v>7766.1031338859739</v>
+        <v>8101.3217480533185</v>
       </c>
       <c r="F31" s="40">
-        <v>49409.571478531645</v>
+        <v>50330.294409570139</v>
       </c>
       <c r="G31" s="40">
-        <v>15276.775990752125</v>
+        <v>14374.068316352961</v>
       </c>
       <c r="H31" s="40">
-        <v>26952.196670764693</v>
+        <v>26844.656509082015</v>
       </c>
       <c r="I31" s="40">
-        <v>8101.3217480533185</v>
+        <v>8308.700017243018</v>
       </c>
       <c r="J31" s="40">
-        <v>50330.294409570139</v>
+        <v>49527.424842677996</v>
       </c>
       <c r="K31" s="40">
-        <v>14374.068316352961</v>
+        <v>14053.390108441661</v>
       </c>
       <c r="L31" s="40">
-        <v>26844.656509082015</v>
+        <v>32324.121393113557</v>
       </c>
       <c r="M31" s="40">
-        <v>8308.700017243018</v>
+        <v>6730.5043555697539</v>
       </c>
       <c r="N31" s="40">
-        <v>49527.424842677996</v>
+        <v>53108.01585712497</v>
       </c>
       <c r="O31" s="40">
-        <v>14053.390681300119</v>
+        <v>14838.046826722742</v>
       </c>
       <c r="P31" s="40">
-        <v>32324.124816935953</v>
+        <v>28632.40335701414</v>
       </c>
       <c r="Q31" s="40">
-        <v>6730.5049943663471</v>
+        <v>6351.7560931104854</v>
       </c>
       <c r="R31" s="40">
-        <v>53108.020492602416</v>
+        <v>49822.20627684737</v>
       </c>
       <c r="S31" s="40">
-        <v>14849.277005649348</v>
+        <v>14977.546224386973</v>
       </c>
       <c r="T31" s="40">
-        <v>28631.274426838339</v>
+        <v>28655.895750230171</v>
       </c>
       <c r="U31" s="40">
-        <v>6401.4970869776753</v>
+        <v>7470.1620555181671</v>
       </c>
       <c r="V31" s="40">
-        <v>49882.048519465359</v>
+        <v>51103.604030135313</v>
       </c>
       <c r="Y31" s="51"/>
       <c r="Z31" s="51"/>
       <c r="AA31" s="51"/>
       <c r="AB31" s="51"/>
       <c r="AC31" s="51"/>
       <c r="AE31" s="51"/>
       <c r="AF31" s="51"/>
       <c r="AG31" s="51"/>
       <c r="AH31" s="51"/>
       <c r="AI31" s="51"/>
       <c r="AK31" s="51"/>
       <c r="AL31" s="51"/>
       <c r="AM31" s="51"/>
       <c r="AN31" s="51"/>
       <c r="AO31" s="51"/>
     </row>
-    <row r="32" spans="1:199" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:197" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32"/>
       <c r="B32" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="27">
-        <v>12153.593421823645</v>
+        <v>14431.756810752126</v>
       </c>
       <c r="D32" s="27">
-        <v>27631.999052602543</v>
+        <v>26009.691686068767</v>
       </c>
       <c r="E32" s="27">
-        <v>6751.5967738859745</v>
+        <v>6986.7768380533198</v>
       </c>
       <c r="F32" s="27">
-        <v>46537.189248312163</v>
+        <v>47428.225334874209</v>
       </c>
       <c r="G32" s="27">
-        <v>14431.756810752126</v>
+        <v>13450.184866352964</v>
       </c>
       <c r="H32" s="27">
-        <v>26009.691686068767</v>
+        <v>25946.340007018302</v>
       </c>
       <c r="I32" s="27">
-        <v>6986.7768380533198</v>
+        <v>7227.9061272430181</v>
       </c>
       <c r="J32" s="27">
-        <v>47428.225334874209</v>
+        <v>46624.431000614284</v>
       </c>
       <c r="K32" s="27">
-        <v>13450.184866352964</v>
+        <v>13122.91384844166</v>
       </c>
       <c r="L32" s="27">
-        <v>25946.340007018302</v>
+        <v>31454.080198417629</v>
       </c>
       <c r="M32" s="27">
-        <v>7227.9061272430181</v>
+        <v>6087.2344255697535</v>
       </c>
       <c r="N32" s="27">
-        <v>46624.431000614284</v>
+        <v>50664.228472429044</v>
       </c>
       <c r="O32" s="27">
-        <v>13122.91688130012</v>
+        <v>13924.804561903547</v>
       </c>
       <c r="P32" s="27">
-        <v>31454.085062240021</v>
+        <v>27780.176562318207</v>
       </c>
       <c r="Q32" s="27">
-        <v>6087.2352743663469</v>
+        <v>5861.7560931104854</v>
       </c>
       <c r="R32" s="27">
-        <v>50664.237217906484</v>
+        <v>47566.737217332236</v>
       </c>
       <c r="S32" s="27">
-        <v>14048.923245649348</v>
+        <v>14083.497926113909</v>
       </c>
       <c r="T32" s="27">
-        <v>27779.047632142403</v>
+        <v>27752.274856411645</v>
       </c>
       <c r="U32" s="27">
-        <v>5911.4970869776762</v>
+        <v>6557.3053288515002</v>
       </c>
       <c r="V32" s="27">
-        <v>47739.467964769428</v>
+        <v>48393.078111377057</v>
       </c>
       <c r="Y32" s="11"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="11"/>
       <c r="AC32" s="11"/>
       <c r="AE32" s="11"/>
       <c r="AF32" s="11"/>
       <c r="AG32" s="11"/>
       <c r="AH32" s="11"/>
       <c r="AI32" s="11"/>
       <c r="AK32" s="11"/>
       <c r="AL32" s="11"/>
       <c r="AM32" s="11"/>
       <c r="AN32" s="11"/>
       <c r="AO32" s="11"/>
     </row>
-    <row r="33" spans="1:218" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C33" s="45">
-        <v>705.05534999999998</v>
+        <v>795.01918000000001</v>
       </c>
       <c r="D33" s="45">
-        <v>761.11955999999998</v>
+        <v>600.27819</v>
       </c>
       <c r="E33" s="45">
-        <v>914.50636000000009</v>
+        <v>1014.54491</v>
       </c>
       <c r="F33" s="45">
-        <v>2380.68127</v>
+        <v>2409.8422799999998</v>
       </c>
       <c r="G33" s="45">
-        <v>795.01918000000001</v>
+        <v>873.88345000000004</v>
       </c>
       <c r="H33" s="45">
-        <v>600.27819</v>
+        <v>556.21163999999999</v>
       </c>
       <c r="I33" s="45">
-        <v>1014.54491</v>
+        <v>980.79389000000015</v>
       </c>
       <c r="J33" s="45">
-        <v>2409.8422799999998</v>
+        <v>2410.8889800000002</v>
       </c>
       <c r="K33" s="45">
-        <v>873.88345000000004</v>
+        <v>880.47626000000002</v>
       </c>
       <c r="L33" s="45">
-        <v>556.21163999999999</v>
+        <v>527.81439999999986</v>
       </c>
       <c r="M33" s="45">
-        <v>980.79389000000015</v>
+        <v>543.26992999999993</v>
       </c>
       <c r="N33" s="45">
-        <v>2410.8889800000002</v>
+        <v>1951.5605899999998</v>
       </c>
       <c r="O33" s="45">
-        <v>880.4738000000001</v>
+        <v>863.2422648191955</v>
       </c>
       <c r="P33" s="45">
-        <v>527.81295999999998</v>
+        <v>510</v>
       </c>
       <c r="Q33" s="45">
-        <v>543.26972000000001</v>
+        <v>390</v>
       </c>
       <c r="R33" s="45">
-        <v>1951.55648</v>
+        <v>1763.2422648191955</v>
       </c>
       <c r="S33" s="45">
-        <v>750.35375999999997</v>
+        <v>844.04829827306514</v>
       </c>
       <c r="T33" s="45">
-        <v>510</v>
+        <v>561.43474333333336</v>
       </c>
       <c r="U33" s="45">
-        <v>390</v>
+        <v>812.85672666666676</v>
       </c>
       <c r="V33" s="45">
-        <v>1650.35376</v>
+        <v>2218.3397682730651</v>
       </c>
       <c r="Y33" s="51"/>
       <c r="Z33" s="51"/>
       <c r="AA33" s="51"/>
       <c r="AB33" s="51"/>
       <c r="AC33" s="51"/>
       <c r="AE33" s="51"/>
       <c r="AF33" s="51"/>
       <c r="AG33" s="51"/>
       <c r="AH33" s="51"/>
       <c r="AI33" s="51"/>
       <c r="AK33" s="51"/>
       <c r="AL33" s="51"/>
       <c r="AM33" s="51"/>
       <c r="AN33" s="51"/>
       <c r="AO33" s="51"/>
     </row>
-    <row r="34" spans="1:218" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:214" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34"/>
       <c r="B34" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="48">
-        <v>12858.648771823646</v>
+        <v>15226.775990752125</v>
       </c>
       <c r="D34" s="48">
-        <v>28393.118612602542</v>
+        <v>26609.969876068768</v>
       </c>
       <c r="E34" s="48">
-        <v>7666.1031338859748</v>
+        <v>8001.3217480533194</v>
       </c>
       <c r="F34" s="48">
-        <v>48917.870518312164</v>
+        <v>49838.067614874206</v>
       </c>
       <c r="G34" s="48">
-        <v>15226.775990752125</v>
+        <v>14324.068316352963</v>
       </c>
       <c r="H34" s="48">
-        <v>26609.969876068768</v>
+        <v>26502.551647018303</v>
       </c>
       <c r="I34" s="48">
-        <v>8001.3217480533194</v>
+        <v>8208.700017243018</v>
       </c>
       <c r="J34" s="48">
-        <v>49838.067614874206</v>
+        <v>49035.319980614287</v>
       </c>
       <c r="K34" s="48">
-        <v>14324.068316352963</v>
+        <v>14003.390108441659</v>
       </c>
       <c r="L34" s="48">
-        <v>26502.551647018303</v>
+        <v>31981.894598417628</v>
       </c>
       <c r="M34" s="48">
-        <v>8208.700017243018</v>
+        <v>6630.5043555697539</v>
       </c>
       <c r="N34" s="48">
-        <v>49035.319980614287</v>
+        <v>52615.789062429045</v>
       </c>
       <c r="O34" s="48">
-        <v>14003.390681300119</v>
+        <v>14788.046826722742</v>
       </c>
       <c r="P34" s="48">
-        <v>31981.898022240021</v>
+        <v>28290.176562318207</v>
       </c>
       <c r="Q34" s="48">
-        <v>6630.5049943663471</v>
+        <v>6251.7560931104854</v>
       </c>
       <c r="R34" s="48">
-        <v>52615.793697906483</v>
+        <v>49329.97948215143</v>
       </c>
       <c r="S34" s="48">
-        <v>14799.277005649348</v>
+        <v>14927.546224386973</v>
       </c>
       <c r="T34" s="48">
-        <v>28289.047632142403</v>
+        <v>28313.70959974498</v>
       </c>
       <c r="U34" s="48">
-        <v>6301.4970869776762</v>
+        <v>7370.1620555181671</v>
       </c>
       <c r="V34" s="48">
-        <v>49389.821724769427</v>
+        <v>50611.417879650122</v>
       </c>
       <c r="Y34" s="11"/>
       <c r="Z34" s="11"/>
       <c r="AA34" s="11"/>
       <c r="AB34" s="11"/>
       <c r="AC34" s="11"/>
       <c r="AE34" s="11"/>
       <c r="AF34" s="11"/>
       <c r="AG34" s="11"/>
       <c r="AH34" s="11"/>
       <c r="AI34" s="11"/>
       <c r="AK34" s="11"/>
       <c r="AL34" s="11"/>
       <c r="AM34" s="11"/>
       <c r="AN34" s="11"/>
       <c r="AO34" s="11"/>
     </row>
-    <row r="35" spans="1:218" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="D35" s="48">
-        <v>341.7009602194787</v>
+        <v>342.22679469593049</v>
       </c>
       <c r="E35" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="F35" s="48">
-        <v>491.7009602194787</v>
+        <v>492.22679469593049</v>
       </c>
       <c r="G35" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="H35" s="48">
-        <v>342.22679469593049</v>
+        <v>342.10486206370979</v>
       </c>
       <c r="I35" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="J35" s="48">
-        <v>492.22679469593049</v>
+        <v>492.10486206370979</v>
       </c>
       <c r="K35" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="L35" s="48">
-        <v>342.10486206370979</v>
+        <v>342.22679469593049</v>
       </c>
       <c r="M35" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="N35" s="48">
-        <v>492.10486206370979</v>
+        <v>492.22679469593049</v>
       </c>
       <c r="O35" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="P35" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="Q35" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="R35" s="48">
         <v>492.22679469593049</v>
       </c>
       <c r="S35" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="T35" s="48">
-        <v>342.22679469593049</v>
+        <v>342.18615048519024</v>
       </c>
       <c r="U35" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="V35" s="48">
-        <v>492.22679469593049</v>
+        <v>492.18615048519024</v>
       </c>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
     </row>
-    <row r="36" spans="1:218" customFormat="1" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:214" customFormat="1" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B36" s="52"/>
       <c r="C36" s="52"/>
       <c r="D36" s="53"/>
       <c r="E36" s="53"/>
       <c r="F36" s="52"/>
       <c r="G36" s="52"/>
       <c r="H36" s="53"/>
       <c r="I36" s="53"/>
       <c r="J36" s="52"/>
       <c r="K36" s="52"/>
       <c r="L36" s="53"/>
       <c r="M36" s="53"/>
       <c r="N36" s="52"/>
       <c r="O36" s="52"/>
       <c r="P36" s="53"/>
       <c r="Q36" s="53"/>
       <c r="R36" s="52"/>
       <c r="S36" s="52"/>
       <c r="T36" s="53"/>
       <c r="U36" s="53"/>
       <c r="V36" s="52"/>
+      <c r="W36" s="11"/>
+      <c r="X36" s="11"/>
       <c r="Y36" s="11"/>
       <c r="Z36" s="11"/>
       <c r="AA36" s="11"/>
-      <c r="AB36" s="11"/>
       <c r="AC36" s="11"/>
+      <c r="AD36" s="11"/>
       <c r="AE36" s="11"/>
       <c r="AF36" s="11"/>
       <c r="AG36" s="11"/>
-      <c r="AH36" s="11"/>
       <c r="AI36" s="11"/>
+      <c r="AJ36" s="11"/>
       <c r="AK36" s="11"/>
       <c r="AL36" s="11"/>
       <c r="AM36" s="11"/>
-      <c r="AN36" s="11"/>
-      <c r="AO36" s="11"/>
     </row>
-    <row r="37" spans="1:218" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:214" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B37" s="55" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="56" t="s">
         <v>26</v>
       </c>
       <c r="D37" s="56">
-        <v>-0.68587105624141032</v>
+        <v>0.52583447645179149</v>
       </c>
       <c r="E37" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F37" s="57">
-        <v>-0.68587105624141032</v>
+        <v>0.52583447645179149</v>
       </c>
       <c r="G37" s="56" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="56">
-        <v>0.52583447645179149</v>
+        <v>-0.12193263222070527</v>
       </c>
       <c r="I37" s="56" t="s">
         <v>26</v>
       </c>
       <c r="J37" s="57">
-        <v>0.52583447645179149</v>
+        <v>-0.12193263222070527</v>
       </c>
       <c r="K37" s="56" t="s">
         <v>26</v>
       </c>
       <c r="L37" s="56">
-        <v>-0.12193263222070527</v>
+        <v>0.12193263222070527</v>
       </c>
       <c r="M37" s="56" t="s">
         <v>26</v>
       </c>
       <c r="N37" s="57">
-        <v>-0.12193263222070527</v>
+        <v>0.12193263222070527</v>
       </c>
       <c r="O37" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="P37" s="56">
-        <v>0.12193263222070527</v>
+      <c r="P37" s="56" t="s">
+        <v>26</v>
       </c>
       <c r="Q37" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="R37" s="57">
-        <v>0.12193263222070527</v>
+      <c r="R37" s="57" t="s">
+        <v>26</v>
       </c>
       <c r="S37" s="56" t="s">
         <v>26</v>
       </c>
       <c r="T37" s="56" t="s">
         <v>26</v>
       </c>
       <c r="U37" s="56" t="s">
         <v>26</v>
       </c>
       <c r="V37" s="57" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="38" spans="1:218" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:214" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38"/>
       <c r="B38" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="C38" s="59"/>
-      <c r="D38" s="59"/>
+      <c r="C38" s="69"/>
+      <c r="D38" s="69"/>
       <c r="E38" s="50"/>
       <c r="F38" s="50"/>
-      <c r="G38" s="59"/>
-      <c r="H38" s="59"/>
+      <c r="G38" s="50"/>
+      <c r="H38" s="50"/>
       <c r="I38" s="50"/>
       <c r="J38" s="50"/>
-      <c r="K38" s="50"/>
-[...8 lines deleted...]
-      <c r="T38" s="11"/>
+      <c r="K38" s="59"/>
+      <c r="L38" s="59"/>
+      <c r="M38" s="33"/>
+      <c r="N38" s="33"/>
+      <c r="O38" s="33"/>
+      <c r="P38" s="11"/>
+      <c r="Q38" s="11"/>
+      <c r="R38" s="11"/>
+      <c r="S38" s="70"/>
+      <c r="T38" s="71"/>
       <c r="U38" s="11"/>
       <c r="V38" s="11"/>
-      <c r="W38" s="70"/>
-      <c r="X38" s="71"/>
+      <c r="W38" s="11"/>
+      <c r="X38" s="11"/>
       <c r="Y38" s="11"/>
       <c r="Z38" s="11"/>
       <c r="AA38" s="11"/>
       <c r="AB38" s="11"/>
       <c r="AC38" s="11"/>
       <c r="AD38" s="11"/>
       <c r="AE38" s="11"/>
       <c r="AF38" s="11"/>
       <c r="AG38" s="11"/>
       <c r="AH38" s="11"/>
       <c r="AI38" s="11"/>
       <c r="AJ38" s="11"/>
       <c r="AK38" s="11"/>
       <c r="AL38" s="11"/>
       <c r="AM38" s="11"/>
       <c r="AN38" s="11"/>
       <c r="AO38" s="11"/>
       <c r="AP38" s="11"/>
       <c r="AQ38" s="11"/>
       <c r="AR38" s="11"/>
       <c r="AS38" s="11"/>
       <c r="AT38" s="11"/>
       <c r="AU38" s="11"/>
       <c r="AV38" s="11"/>
       <c r="AW38" s="11"/>
@@ -4159,82 +4126,78 @@
       <c r="GH38" s="11"/>
       <c r="GI38" s="11"/>
       <c r="GJ38" s="11"/>
       <c r="GK38" s="11"/>
       <c r="GL38" s="11"/>
       <c r="GM38" s="11"/>
       <c r="GN38" s="11"/>
       <c r="GO38" s="11"/>
       <c r="GP38" s="11"/>
       <c r="GQ38" s="11"/>
       <c r="GR38" s="11"/>
       <c r="GS38" s="11"/>
       <c r="GT38" s="11"/>
       <c r="GU38" s="11"/>
       <c r="GV38" s="11"/>
       <c r="GW38" s="11"/>
       <c r="GX38" s="11"/>
       <c r="GY38" s="11"/>
       <c r="GZ38" s="11"/>
       <c r="HA38" s="11"/>
       <c r="HB38" s="11"/>
       <c r="HC38" s="11"/>
       <c r="HD38" s="11"/>
       <c r="HE38" s="11"/>
       <c r="HF38" s="11"/>
-      <c r="HG38" s="11"/>
-[...2 lines deleted...]
-      <c r="HJ38" s="11"/>
     </row>
-    <row r="39" spans="1:218" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:214" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39"/>
       <c r="B39" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="C39" s="61"/>
-[...16 lines deleted...]
-      <c r="T39" s="11"/>
+      <c r="C39" s="60"/>
+      <c r="D39" s="60"/>
+      <c r="E39" s="60"/>
+      <c r="F39" s="60"/>
+      <c r="G39" s="60"/>
+      <c r="H39" s="60"/>
+      <c r="I39" s="60"/>
+      <c r="J39" s="60"/>
+      <c r="K39" s="59"/>
+      <c r="L39" s="59"/>
+      <c r="M39" s="33"/>
+      <c r="N39" s="33"/>
+      <c r="O39" s="33"/>
+      <c r="P39" s="11"/>
+      <c r="Q39" s="11"/>
+      <c r="R39" s="11"/>
+      <c r="S39" s="70"/>
+      <c r="T39" s="71"/>
       <c r="U39" s="11"/>
       <c r="V39" s="11"/>
-      <c r="W39" s="70"/>
-      <c r="X39" s="71"/>
+      <c r="W39" s="11"/>
+      <c r="X39" s="11"/>
       <c r="Y39" s="11"/>
       <c r="Z39" s="11"/>
       <c r="AA39" s="11"/>
       <c r="AB39" s="11"/>
       <c r="AC39" s="11"/>
       <c r="AD39" s="11"/>
       <c r="AE39" s="11"/>
       <c r="AF39" s="11"/>
       <c r="AG39" s="11"/>
       <c r="AH39" s="11"/>
       <c r="AI39" s="11"/>
       <c r="AJ39" s="11"/>
       <c r="AK39" s="11"/>
       <c r="AL39" s="11"/>
       <c r="AM39" s="11"/>
       <c r="AN39" s="11"/>
       <c r="AO39" s="11"/>
       <c r="AP39" s="11"/>
       <c r="AQ39" s="11"/>
       <c r="AR39" s="11"/>
       <c r="AS39" s="11"/>
       <c r="AT39" s="11"/>
       <c r="AU39" s="11"/>
       <c r="AV39" s="11"/>
       <c r="AW39" s="11"/>
@@ -4381,82 +4344,78 @@
       <c r="GH39" s="11"/>
       <c r="GI39" s="11"/>
       <c r="GJ39" s="11"/>
       <c r="GK39" s="11"/>
       <c r="GL39" s="11"/>
       <c r="GM39" s="11"/>
       <c r="GN39" s="11"/>
       <c r="GO39" s="11"/>
       <c r="GP39" s="11"/>
       <c r="GQ39" s="11"/>
       <c r="GR39" s="11"/>
       <c r="GS39" s="11"/>
       <c r="GT39" s="11"/>
       <c r="GU39" s="11"/>
       <c r="GV39" s="11"/>
       <c r="GW39" s="11"/>
       <c r="GX39" s="11"/>
       <c r="GY39" s="11"/>
       <c r="GZ39" s="11"/>
       <c r="HA39" s="11"/>
       <c r="HB39" s="11"/>
       <c r="HC39" s="11"/>
       <c r="HD39" s="11"/>
       <c r="HE39" s="11"/>
       <c r="HF39" s="11"/>
-      <c r="HG39" s="11"/>
-[...2 lines deleted...]
-      <c r="HJ39" s="11"/>
     </row>
-    <row r="40" spans="1:218" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:214" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40"/>
       <c r="B40" s="58" t="s">
         <v>29</v>
       </c>
       <c r="C40" s="50"/>
       <c r="D40" s="50"/>
       <c r="E40" s="50"/>
       <c r="F40" s="50"/>
       <c r="G40" s="50"/>
       <c r="H40" s="50"/>
       <c r="I40" s="50"/>
       <c r="J40" s="50"/>
-      <c r="K40" s="50"/>
-[...8 lines deleted...]
-      <c r="T40" s="11"/>
+      <c r="K40" s="59"/>
+      <c r="L40" s="59"/>
+      <c r="M40" s="33"/>
+      <c r="N40" s="33"/>
+      <c r="O40" s="33"/>
+      <c r="P40" s="11"/>
+      <c r="Q40" s="11"/>
+      <c r="R40" s="11"/>
+      <c r="S40" s="70"/>
+      <c r="T40" s="71"/>
       <c r="U40" s="11"/>
       <c r="V40" s="11"/>
-      <c r="W40" s="70"/>
-      <c r="X40" s="71"/>
+      <c r="W40" s="11"/>
+      <c r="X40" s="11"/>
       <c r="Y40" s="11"/>
       <c r="Z40" s="11"/>
       <c r="AA40" s="11"/>
       <c r="AB40" s="11"/>
       <c r="AC40" s="11"/>
       <c r="AD40" s="11"/>
       <c r="AE40" s="11"/>
       <c r="AF40" s="11"/>
       <c r="AG40" s="11"/>
       <c r="AH40" s="11"/>
       <c r="AI40" s="11"/>
       <c r="AJ40" s="11"/>
       <c r="AK40" s="11"/>
       <c r="AL40" s="11"/>
       <c r="AM40" s="11"/>
       <c r="AN40" s="11"/>
       <c r="AO40" s="11"/>
       <c r="AP40" s="11"/>
       <c r="AQ40" s="11"/>
       <c r="AR40" s="11"/>
       <c r="AS40" s="11"/>
       <c r="AT40" s="11"/>
       <c r="AU40" s="11"/>
       <c r="AV40" s="11"/>
       <c r="AW40" s="11"/>
@@ -4603,85 +4562,81 @@
       <c r="GH40" s="11"/>
       <c r="GI40" s="11"/>
       <c r="GJ40" s="11"/>
       <c r="GK40" s="11"/>
       <c r="GL40" s="11"/>
       <c r="GM40" s="11"/>
       <c r="GN40" s="11"/>
       <c r="GO40" s="11"/>
       <c r="GP40" s="11"/>
       <c r="GQ40" s="11"/>
       <c r="GR40" s="11"/>
       <c r="GS40" s="11"/>
       <c r="GT40" s="11"/>
       <c r="GU40" s="11"/>
       <c r="GV40" s="11"/>
       <c r="GW40" s="11"/>
       <c r="GX40" s="11"/>
       <c r="GY40" s="11"/>
       <c r="GZ40" s="11"/>
       <c r="HA40" s="11"/>
       <c r="HB40" s="11"/>
       <c r="HC40" s="11"/>
       <c r="HD40" s="11"/>
       <c r="HE40" s="11"/>
       <c r="HF40" s="11"/>
-      <c r="HG40" s="11"/>
-[...2 lines deleted...]
-      <c r="HJ40" s="11"/>
     </row>
-    <row r="41" spans="1:218" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:214" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41"/>
       <c r="B41" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="50"/>
       <c r="D41" s="50"/>
       <c r="E41" s="50"/>
       <c r="F41" s="50"/>
       <c r="G41" s="50"/>
       <c r="H41" s="50"/>
       <c r="I41" s="50"/>
       <c r="J41" s="50"/>
-      <c r="K41" s="50"/>
-[...8 lines deleted...]
-      <c r="T41" s="11"/>
+      <c r="K41" s="59"/>
+      <c r="L41" s="59"/>
+      <c r="M41" s="33"/>
+      <c r="N41" s="33"/>
+      <c r="O41" s="33"/>
+      <c r="P41" s="11"/>
+      <c r="Q41" s="11"/>
+      <c r="R41" s="11"/>
+      <c r="S41" s="70"/>
+      <c r="T41" s="71"/>
       <c r="U41" s="11"/>
       <c r="V41" s="11"/>
-      <c r="W41" s="70"/>
-      <c r="X41" s="71"/>
+      <c r="W41" s="11"/>
       <c r="Y41" s="11"/>
       <c r="Z41" s="11"/>
       <c r="AA41" s="11"/>
+      <c r="AB41" s="11"/>
       <c r="AC41" s="11"/>
       <c r="AD41" s="11"/>
       <c r="AE41" s="11"/>
       <c r="AF41" s="11"/>
       <c r="AG41" s="11"/>
       <c r="AH41" s="11"/>
       <c r="AI41" s="11"/>
       <c r="AJ41" s="11"/>
       <c r="AK41" s="11"/>
       <c r="AL41" s="11"/>
       <c r="AM41" s="11"/>
       <c r="AN41" s="11"/>
       <c r="AO41" s="11"/>
       <c r="AP41" s="11"/>
       <c r="AQ41" s="11"/>
       <c r="AR41" s="11"/>
       <c r="AS41" s="11"/>
       <c r="AT41" s="11"/>
       <c r="AU41" s="11"/>
       <c r="AV41" s="11"/>
       <c r="AW41" s="11"/>
       <c r="AX41" s="11"/>
       <c r="AY41" s="11"/>
       <c r="AZ41" s="11"/>
       <c r="BA41" s="11"/>
@@ -4824,66 +4779,63 @@
       <c r="GH41" s="11"/>
       <c r="GI41" s="11"/>
       <c r="GJ41" s="11"/>
       <c r="GK41" s="11"/>
       <c r="GL41" s="11"/>
       <c r="GM41" s="11"/>
       <c r="GN41" s="11"/>
       <c r="GO41" s="11"/>
       <c r="GP41" s="11"/>
       <c r="GQ41" s="11"/>
       <c r="GR41" s="11"/>
       <c r="GS41" s="11"/>
       <c r="GT41" s="11"/>
       <c r="GU41" s="11"/>
       <c r="GV41" s="11"/>
       <c r="GW41" s="11"/>
       <c r="GX41" s="11"/>
       <c r="GY41" s="11"/>
       <c r="GZ41" s="11"/>
       <c r="HA41" s="11"/>
       <c r="HB41" s="11"/>
       <c r="HC41" s="11"/>
       <c r="HD41" s="11"/>
       <c r="HE41" s="11"/>
       <c r="HF41" s="11"/>
-      <c r="HG41" s="11"/>
-[...2 lines deleted...]
-      <c r="HJ41" s="11"/>
     </row>
-    <row r="42" spans="1:218" s="51" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:214" s="51" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42"/>
-      <c r="C42" s="72"/>
-      <c r="T42" s="11"/>
+      <c r="P42" s="11"/>
+      <c r="Q42" s="11"/>
       <c r="U42" s="11"/>
+      <c r="V42" s="11"/>
+      <c r="X42" s="11"/>
       <c r="Y42" s="11"/>
       <c r="Z42" s="11"/>
       <c r="AA42" s="12" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AB42" s="11"/>
+        <v>31</v>
+      </c>
       <c r="AC42" s="11"/>
       <c r="AD42" s="11"/>
       <c r="AE42" s="11"/>
       <c r="AF42" s="11"/>
       <c r="AG42" s="11"/>
       <c r="AH42" s="11"/>
       <c r="AI42" s="11"/>
       <c r="AJ42" s="11"/>
       <c r="AK42" s="11"/>
       <c r="AL42" s="11"/>
       <c r="AM42" s="11"/>
       <c r="AN42" s="11"/>
       <c r="AO42" s="11"/>
       <c r="AP42" s="11"/>
       <c r="AQ42" s="11"/>
       <c r="AR42" s="11"/>
       <c r="AS42" s="11"/>
       <c r="AT42" s="11"/>
       <c r="AU42" s="11"/>
       <c r="AV42" s="11"/>
       <c r="AW42" s="11"/>
       <c r="AX42" s="11"/>
       <c r="AY42" s="11"/>
       <c r="AZ42" s="11"/>
       <c r="BA42" s="11"/>
@@ -5026,973 +4978,961 @@
       <c r="GH42" s="11"/>
       <c r="GI42" s="11"/>
       <c r="GJ42" s="11"/>
       <c r="GK42" s="11"/>
       <c r="GL42" s="11"/>
       <c r="GM42" s="11"/>
       <c r="GN42" s="11"/>
       <c r="GO42" s="11"/>
       <c r="GP42" s="11"/>
       <c r="GQ42" s="11"/>
       <c r="GR42" s="11"/>
       <c r="GS42" s="11"/>
       <c r="GT42" s="11"/>
       <c r="GU42" s="11"/>
       <c r="GV42" s="11"/>
       <c r="GW42" s="11"/>
       <c r="GX42" s="11"/>
       <c r="GY42" s="11"/>
       <c r="GZ42" s="11"/>
       <c r="HA42" s="11"/>
       <c r="HB42" s="11"/>
       <c r="HC42" s="11"/>
       <c r="HD42" s="11"/>
       <c r="HE42" s="11"/>
       <c r="HF42" s="11"/>
-      <c r="HG42" s="11"/>
-[...2 lines deleted...]
-      <c r="HJ42" s="11"/>
     </row>
-    <row r="43" spans="1:218" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C43" s="74" t="s">
+    <row r="43" spans="1:214" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="72" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="D43" s="75"/>
-[...10 lines deleted...]
-      <c r="M43" s="63" t="s">
+      <c r="D43" s="74"/>
+      <c r="E43" s="74"/>
+      <c r="F43" s="74"/>
+      <c r="G43" s="75"/>
+      <c r="H43" s="62" t="s">
+        <v>33</v>
+      </c>
+      <c r="I43" s="15"/>
+      <c r="J43" s="15"/>
+      <c r="K43" s="15"/>
+      <c r="L43" s="15"/>
+      <c r="M43" s="62" t="s">
         <v>7</v>
       </c>
       <c r="N43" s="15"/>
       <c r="O43" s="15"/>
       <c r="P43" s="15"/>
       <c r="Q43" s="15"/>
-      <c r="R43" s="63" t="s">
+      <c r="R43" s="62" t="s">
         <v>8</v>
       </c>
       <c r="S43" s="15"/>
       <c r="T43" s="15"/>
       <c r="U43" s="15"/>
       <c r="V43" s="15"/>
-      <c r="W43" s="77" t="s">
+      <c r="W43" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="X43" s="62"/>
-[...2 lines deleted...]
-      <c r="AA43" s="62"/>
+      <c r="X43" s="15"/>
+      <c r="Y43" s="15"/>
+      <c r="Z43" s="15"/>
+      <c r="AA43" s="15"/>
     </row>
-    <row r="44" spans="1:218" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C44" s="66" t="s">
+    <row r="44" spans="1:214" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="64"/>
+      <c r="C44" s="65" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="20" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="G44" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="G44" s="66" t="s">
         <v>13</v>
       </c>
-      <c r="H44" s="66" t="s">
+      <c r="H44" s="65" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="20" t="s">
         <v>11</v>
       </c>
       <c r="J44" s="20" t="s">
         <v>12</v>
       </c>
       <c r="K44" s="20" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="L44" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="L44" s="66" t="s">
         <v>13</v>
       </c>
-      <c r="M44" s="66" t="s">
+      <c r="M44" s="65" t="s">
         <v>10</v>
       </c>
       <c r="N44" s="20" t="s">
         <v>11</v>
       </c>
       <c r="O44" s="20" t="s">
         <v>12</v>
       </c>
       <c r="P44" s="20" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="Q44" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q44" s="66" t="s">
         <v>13</v>
       </c>
-      <c r="R44" s="66" t="s">
+      <c r="R44" s="65" t="s">
         <v>10</v>
       </c>
       <c r="S44" s="20" t="s">
         <v>11</v>
       </c>
       <c r="T44" s="20" t="s">
         <v>12</v>
       </c>
       <c r="U44" s="20" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="V44" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="V44" s="66" t="s">
         <v>13</v>
       </c>
-      <c r="W44" s="66" t="s">
+      <c r="W44" s="65" t="s">
         <v>10</v>
       </c>
       <c r="X44" s="20" t="s">
         <v>11</v>
       </c>
       <c r="Y44" s="20" t="s">
         <v>12</v>
       </c>
       <c r="Z44" s="20" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="AA44" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="AA44" s="66" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="45" spans="1:218" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="C45" s="78">
-        <v>591.35802469135797</v>
+      <c r="C45" s="76">
+        <v>591.25514403292175</v>
       </c>
       <c r="D45" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="E45" s="48">
-        <v>270.16460905349794</v>
+        <v>270.40466392318245</v>
       </c>
       <c r="F45" s="48">
-        <v>488.58024691358025</v>
-[...5 lines deleted...]
-        <v>591.25514403292175</v>
+        <v>487.55144032921811</v>
+      </c>
+      <c r="G45" s="77">
+        <v>1524.2112482853224</v>
+      </c>
+      <c r="H45" s="76">
+        <v>592.04389574759944</v>
       </c>
       <c r="I45" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="J45" s="48">
-        <v>270.40466392318245</v>
+        <v>271.34202103337907</v>
       </c>
       <c r="K45" s="48">
-        <v>487.55144032921811</v>
-[...5 lines deleted...]
-        <v>592.04389574759944</v>
+        <v>487.10562414266116</v>
+      </c>
+      <c r="L45" s="77">
+        <v>1525.4915409236396</v>
+      </c>
+      <c r="M45" s="76">
+        <v>591.55235482395972</v>
       </c>
       <c r="N45" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="O45" s="48">
-        <v>271.34202103337907</v>
+        <v>270.63709800335317</v>
       </c>
       <c r="P45" s="48">
-        <v>487.10562414266116</v>
-[...5 lines deleted...]
-        <v>591.55235482395972</v>
+        <v>487.7457704618198</v>
+      </c>
+      <c r="Q45" s="77">
+        <v>1524.9352232891326</v>
+      </c>
+      <c r="R45" s="76">
+        <v>591.61713153482697</v>
       </c>
       <c r="S45" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="T45" s="48">
-        <v>270.63709800335317</v>
+        <v>270.79459431997162</v>
       </c>
       <c r="U45" s="48">
-        <v>487.7457704618198</v>
-[...5 lines deleted...]
-        <v>591.61713153482697</v>
+        <v>487.46761164456638</v>
+      </c>
+      <c r="V45" s="77">
+        <v>1524.879337499365</v>
+      </c>
+      <c r="W45" s="76">
+        <v>591.737794035462</v>
       </c>
       <c r="X45" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="Y45" s="48">
-        <v>270.79459431997162</v>
+        <v>270.92457111890127</v>
       </c>
       <c r="Z45" s="48">
-        <v>487.46761164456638</v>
-[...2 lines deleted...]
-        <v>1524.879337499365</v>
+        <v>487.43966874968248</v>
+      </c>
+      <c r="AA45" s="77">
+        <v>1525.1020339040456</v>
       </c>
     </row>
-    <row r="46" spans="1:218" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:214" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46"/>
-      <c r="B46" s="68" t="s">
+      <c r="B46" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="C46" s="80">
-[...8 lines deleted...]
-      <c r="F46" s="69">
+      <c r="C46" s="78">
+        <v>10343.829881593634</v>
+      </c>
+      <c r="D46" s="68">
+        <v>2688.6930052013199</v>
+      </c>
+      <c r="E46" s="68">
+        <v>4007.3970857861705</v>
+      </c>
+      <c r="F46" s="68">
         <v>0</v>
       </c>
-      <c r="G46" s="81">
-[...11 lines deleted...]
-      <c r="K46" s="69">
+      <c r="G46" s="79">
+        <v>17039.919972581123</v>
+      </c>
+      <c r="H46" s="78">
+        <v>9700.1056236924833</v>
+      </c>
+      <c r="I46" s="68">
+        <v>2724.8701023762237</v>
+      </c>
+      <c r="J46" s="68">
+        <v>3743.5035098946678</v>
+      </c>
+      <c r="K46" s="68">
         <v>0</v>
       </c>
-      <c r="L46" s="81">
-[...11 lines deleted...]
-      <c r="P46" s="69">
+      <c r="L46" s="79">
+        <v>16168.479235963376</v>
+      </c>
+      <c r="M46" s="78">
+        <v>9770.5448767738253</v>
+      </c>
+      <c r="N46" s="68">
+        <v>3001.6660053290761</v>
+      </c>
+      <c r="O46" s="68">
+        <v>3014.4475547987208</v>
+      </c>
+      <c r="P46" s="68">
         <v>0</v>
       </c>
-      <c r="Q46" s="81">
-[...11 lines deleted...]
-      <c r="U46" s="69">
+      <c r="Q46" s="79">
+        <v>15786.658436901622</v>
+      </c>
+      <c r="R46" s="78">
+        <v>10047.19157711636</v>
+      </c>
+      <c r="S46" s="68">
+        <v>2858.2725474223307</v>
+      </c>
+      <c r="T46" s="68">
+        <v>3094.0682892843702</v>
+      </c>
+      <c r="U46" s="68">
         <v>0</v>
       </c>
-      <c r="V46" s="81">
-[...11 lines deleted...]
-      <c r="Z46" s="69">
+      <c r="V46" s="79">
+        <v>15999.532413823063</v>
+      </c>
+      <c r="W46" s="78">
+        <v>10201.562080465485</v>
+      </c>
+      <c r="X46" s="68">
+        <v>2864.219988742846</v>
+      </c>
+      <c r="Y46" s="68">
+        <v>3645.6187514865996</v>
+      </c>
+      <c r="Z46" s="68">
         <v>0</v>
       </c>
-      <c r="AA46" s="81">
-        <v>16045.308488395502</v>
+      <c r="AA46" s="79">
+        <v>16711.400820694929</v>
       </c>
     </row>
-    <row r="47" spans="1:218" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="C47" s="82">
-        <v>543.63187999999991</v>
+      <c r="C47" s="80">
+        <v>391.161</v>
       </c>
       <c r="D47" s="27">
-        <v>514.39268000000004</v>
+        <v>524.49654999999996</v>
       </c>
       <c r="E47" s="27">
-        <v>2032.4894199999997</v>
+        <v>1987.6141500000003</v>
       </c>
       <c r="F47" s="27">
-        <v>5532.2778099999996</v>
-[...5 lines deleted...]
-        <v>391.161</v>
+        <v>5234.8662299999996</v>
+      </c>
+      <c r="G47" s="81">
+        <v>8138.1379299999999</v>
+      </c>
+      <c r="H47" s="80">
+        <v>462.96247999999997</v>
       </c>
       <c r="I47" s="27">
-        <v>524.49654999999996</v>
+        <v>660.20008000000007</v>
       </c>
       <c r="J47" s="27">
-        <v>1987.6141500000003</v>
+        <v>3008.6924600000002</v>
       </c>
       <c r="K47" s="27">
-        <v>5234.8662299999996</v>
-[...5 lines deleted...]
-        <v>462.96247999999997</v>
+        <v>4194.5267900000008</v>
+      </c>
+      <c r="L47" s="81">
+        <v>8326.3818100000008</v>
+      </c>
+      <c r="M47" s="80">
+        <v>294.64576</v>
       </c>
       <c r="N47" s="27">
-        <v>660.20008000000007</v>
+        <v>705.2368899999999</v>
       </c>
       <c r="O47" s="27">
-        <v>3008.6924600000002</v>
+        <v>2556.2387700000008</v>
       </c>
       <c r="P47" s="27">
-        <v>4194.5267900000008</v>
-[...5 lines deleted...]
-        <v>294.64812000000001</v>
+        <v>3397.4372899999998</v>
+      </c>
+      <c r="Q47" s="81">
+        <v>6953.5587100000012</v>
+      </c>
+      <c r="R47" s="80">
+        <v>549.99999999999989</v>
       </c>
       <c r="S47" s="27">
-        <v>705.23902999999984</v>
+        <v>700</v>
       </c>
       <c r="T47" s="27">
-        <v>2556.2369000000003</v>
+        <v>2100</v>
       </c>
       <c r="U47" s="27">
-        <v>3390.4428900000003</v>
-[...5 lines deleted...]
-        <v>449.99999999999994</v>
+        <v>2800</v>
+      </c>
+      <c r="V47" s="81">
+        <v>6150</v>
+      </c>
+      <c r="W47" s="80">
+        <v>465.91845333333333</v>
       </c>
       <c r="X47" s="27">
-        <v>700</v>
+        <v>628.23221000000001</v>
       </c>
       <c r="Y47" s="27">
-        <v>2100</v>
+        <v>2229.5760633333334</v>
       </c>
       <c r="Z47" s="27">
-        <v>2800</v>
-[...2 lines deleted...]
-        <v>6050</v>
+        <v>2532.9017761109753</v>
+      </c>
+      <c r="AA47" s="81">
+        <v>5856.6285027776421</v>
       </c>
     </row>
-    <row r="48" spans="1:218" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="C48" s="84">
-        <v>9969.8023647750342</v>
+      <c r="C48" s="82">
+        <v>11326.246025626557</v>
       </c>
       <c r="D48" s="40">
-        <v>3693.2524879864054</v>
+        <v>3388.1895552013198</v>
       </c>
       <c r="E48" s="40">
-        <v>6360.803988020969</v>
+        <v>6265.4158997093537</v>
       </c>
       <c r="F48" s="40">
-        <v>6020.8580569135802</v>
-[...5 lines deleted...]
-        <v>11326.246025626557</v>
+        <v>5722.4176703292178</v>
+      </c>
+      <c r="G48" s="83">
+        <v>26702.269150866447</v>
+      </c>
+      <c r="H48" s="82">
+        <v>10755.111999440083</v>
       </c>
       <c r="I48" s="40">
-        <v>3388.1895552013198</v>
+        <v>3560.0701823762238</v>
       </c>
       <c r="J48" s="40">
-        <v>6265.4158997093537</v>
+        <v>7023.5379909280473</v>
       </c>
       <c r="K48" s="40">
-        <v>5722.4176703292178</v>
-[...5 lines deleted...]
-        <v>10755.111999440083</v>
+        <v>4681.6324141426621</v>
+      </c>
+      <c r="L48" s="83">
+        <v>26020.352586887017</v>
+      </c>
+      <c r="M48" s="82">
+        <v>10656.742991597785</v>
       </c>
       <c r="N48" s="40">
-        <v>3560.0701823762238</v>
+        <v>3881.9028953290763</v>
       </c>
       <c r="O48" s="40">
-        <v>7023.5379909280473</v>
+        <v>5841.3234228020747</v>
       </c>
       <c r="P48" s="40">
-        <v>4681.6324141426621</v>
-[...5 lines deleted...]
-        <v>10656.74564856615</v>
+        <v>3885.1830604618199</v>
+      </c>
+      <c r="Q48" s="83">
+        <v>24265.152370190754</v>
+      </c>
+      <c r="R48" s="82">
+        <v>11188.808708651188</v>
       </c>
       <c r="S48" s="40">
-        <v>3881.9058616132265</v>
+        <v>3733.2725474223307</v>
       </c>
       <c r="T48" s="40">
-        <v>5841.3220406103819</v>
+        <v>5464.8628836043417</v>
       </c>
       <c r="U48" s="40">
-        <v>3878.1886604618203</v>
-[...5 lines deleted...]
-        <v>11096.886556651025</v>
+        <v>3287.4676116445662</v>
+      </c>
+      <c r="V48" s="83">
+        <v>23674.411751322426</v>
+      </c>
+      <c r="W48" s="82">
+        <v>11259.21832783428</v>
       </c>
       <c r="X48" s="40">
-        <v>3732.9867423145338</v>
+        <v>3667.4521987428461</v>
       </c>
       <c r="Y48" s="40">
-        <v>5502.846915284742</v>
+        <v>6146.119385938835</v>
       </c>
       <c r="Z48" s="40">
-        <v>3287.4676116445662</v>
-[...2 lines deleted...]
-        <v>23620.187825894867</v>
+        <v>3020.3414448606577</v>
+      </c>
+      <c r="AA48" s="83">
+        <v>24093.131357376617</v>
       </c>
     </row>
-    <row r="49" spans="1:218" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="C49" s="82">
-        <v>9041.8095507421112</v>
+      <c r="C49" s="80">
+        <v>10074.012689878957</v>
       </c>
       <c r="D49" s="27">
-        <v>2520.4096279864057</v>
+        <v>2290.1765852013195</v>
       </c>
       <c r="E49" s="27">
-        <v>5321.9010140977853</v>
+        <v>4737.6577886759742</v>
       </c>
       <c r="F49" s="27">
-        <v>5373.6775465843602</v>
-[...5 lines deleted...]
-        <v>10074.012689878957</v>
+        <v>5081.6171861865578</v>
+      </c>
+      <c r="G49" s="81">
+        <v>22183.464249942808</v>
+      </c>
+      <c r="H49" s="80">
+        <v>9417.5525246161214</v>
       </c>
       <c r="I49" s="27">
-        <v>2290.1765852013195</v>
+        <v>2674.8517923762238</v>
       </c>
       <c r="J49" s="27">
-        <v>4737.6577886759742</v>
+        <v>5681.5530829246945</v>
       </c>
       <c r="K49" s="27">
-        <v>5081.6171861865578</v>
-[...5 lines deleted...]
-        <v>9417.5525246161214</v>
+        <v>4072.9774036808426</v>
+      </c>
+      <c r="L49" s="81">
+        <v>21846.93480359788</v>
+      </c>
+      <c r="M49" s="80">
+        <v>9479.9446800629612</v>
       </c>
       <c r="N49" s="27">
-        <v>2674.8517923762238</v>
+        <v>2936.0235353290759</v>
       </c>
       <c r="O49" s="27">
-        <v>5681.5530829246945</v>
+        <v>4857.607228482103</v>
       </c>
       <c r="P49" s="27">
-        <v>4072.9774036808426</v>
-[...5 lines deleted...]
-        <v>9479.9471570313235</v>
+        <v>3276.3267988172538</v>
+      </c>
+      <c r="Q49" s="81">
+        <v>20549.902242691394</v>
+      </c>
+      <c r="R49" s="80">
+        <v>10001.534116931667</v>
       </c>
       <c r="S49" s="27">
-        <v>2936.0268416132267</v>
+        <v>2918.2725474223316</v>
       </c>
       <c r="T49" s="27">
-        <v>4857.6055362904099</v>
+        <v>4623.9383124854403</v>
       </c>
       <c r="U49" s="27">
-        <v>3269.3324388172541</v>
-[...5 lines deleted...]
-        <v>9921.3785259488959</v>
+        <v>2694.6863866060421</v>
+      </c>
+      <c r="V49" s="81">
+        <v>20238.431363445481</v>
+      </c>
+      <c r="W49" s="80">
+        <v>10053.946761808178</v>
       </c>
       <c r="X49" s="27">
-        <v>2917.9867423145342</v>
+        <v>2691.0819587428459</v>
       </c>
       <c r="Y49" s="27">
-        <v>4661.9223441658405</v>
+        <v>5128.5944147914261</v>
       </c>
       <c r="Z49" s="27">
-        <v>2647.750006228217</v>
-[...2 lines deleted...]
-        <v>20149.037618657487</v>
+        <v>2400.8576212861685</v>
+      </c>
+      <c r="AA49" s="81">
+        <v>20274.480756628622</v>
       </c>
     </row>
-    <row r="50" spans="1:218" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="C50" s="86">
-        <v>336.73767000000004</v>
+      <c r="C50" s="84">
+        <v>660.18943999999999</v>
       </c>
       <c r="D50" s="45">
-        <v>997.84285999999997</v>
+        <v>923.01297000000011</v>
       </c>
       <c r="E50" s="45">
-        <v>768.49830999999995</v>
+        <v>1256.4160899999999</v>
       </c>
       <c r="F50" s="45">
-        <v>159.62906999999998</v>
-[...5 lines deleted...]
-        <v>660.18943999999999</v>
+        <v>153.69486000000001</v>
+      </c>
+      <c r="G50" s="85">
+        <v>2993.3133600000001</v>
+      </c>
+      <c r="H50" s="84">
+        <v>746.00711999999987</v>
       </c>
       <c r="I50" s="45">
-        <v>923.01297000000011</v>
+        <v>710.21839</v>
       </c>
       <c r="J50" s="45">
-        <v>1256.4160899999999</v>
+        <v>1071.34781</v>
       </c>
       <c r="K50" s="45">
-        <v>153.69486000000001</v>
-[...5 lines deleted...]
-        <v>746.00711999999987</v>
+        <v>120.90923999999998</v>
+      </c>
+      <c r="L50" s="85">
+        <v>2648.4825599999995</v>
+      </c>
+      <c r="M50" s="84">
+        <v>585.18118000000004</v>
       </c>
       <c r="N50" s="45">
-        <v>710.21839</v>
+        <v>770.87936000000013</v>
       </c>
       <c r="O50" s="45">
-        <v>1071.34781</v>
+        <v>712.9215999999999</v>
       </c>
       <c r="P50" s="45">
-        <v>120.90923999999998</v>
-[...5 lines deleted...]
-        <v>585.18136000000004</v>
+        <v>121.38865000000001</v>
+      </c>
+      <c r="Q50" s="85">
+        <v>2190.3707899999999</v>
+      </c>
+      <c r="R50" s="84">
+        <v>595.53679768405857</v>
       </c>
       <c r="S50" s="45">
-        <v>770.87902000000008</v>
+        <v>639.99999999999989</v>
       </c>
       <c r="T50" s="45">
-        <v>712.92191000000003</v>
+        <v>570.00000000000011</v>
       </c>
       <c r="U50" s="45">
-        <v>121.38861000000003</v>
-[...5 lines deleted...]
-        <v>583.77023666666662</v>
+        <v>105.3415562888415</v>
+      </c>
+      <c r="V50" s="85">
+        <v>1910.8783539729</v>
+      </c>
+      <c r="W50" s="84">
+        <v>613.63580589468609</v>
       </c>
       <c r="X50" s="45">
-        <v>639.99999999999989</v>
+        <v>801.37024000000008</v>
       </c>
       <c r="Y50" s="45">
-        <v>570.00000000000011</v>
+        <v>746.73955000000001</v>
       </c>
       <c r="Z50" s="45">
-        <v>152.27793666666668</v>
-[...2 lines deleted...]
-        <v>1946.0481733333334</v>
+        <v>131.99758333333332</v>
+      </c>
+      <c r="AA50" s="85">
+        <v>2293.7431792280195</v>
       </c>
     </row>
-    <row r="51" spans="1:218" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="C51" s="78">
-        <v>9378.5472207421117</v>
+      <c r="C51" s="76">
+        <v>10734.202129878957</v>
       </c>
       <c r="D51" s="48">
-        <v>3518.2524879864059</v>
+        <v>3213.1895552013198</v>
       </c>
       <c r="E51" s="48">
-        <v>6090.3993240977852</v>
+        <v>5994.0738786759739</v>
       </c>
       <c r="F51" s="48">
-        <v>5533.3066165843602</v>
-[...5 lines deleted...]
-        <v>10734.202129878957</v>
+        <v>5235.3120461865574</v>
+      </c>
+      <c r="G51" s="77">
+        <v>25176.777609942808</v>
+      </c>
+      <c r="H51" s="76">
+        <v>10163.559644616122</v>
       </c>
       <c r="I51" s="48">
-        <v>3213.1895552013198</v>
+        <v>3385.0701823762238</v>
       </c>
       <c r="J51" s="48">
-        <v>5994.0738786759739</v>
+        <v>6752.9008929246947</v>
       </c>
       <c r="K51" s="48">
-        <v>5235.3120461865574</v>
-[...5 lines deleted...]
-        <v>10163.559644616122</v>
+        <v>4193.886643680843</v>
+      </c>
+      <c r="L51" s="77">
+        <v>24495.417363597884</v>
+      </c>
+      <c r="M51" s="76">
+        <v>10065.125860062961</v>
       </c>
       <c r="N51" s="48">
-        <v>3385.0701823762238</v>
+        <v>3706.9028953290763</v>
       </c>
       <c r="O51" s="48">
-        <v>6752.9008929246947</v>
+        <v>5570.5288284821027</v>
       </c>
       <c r="P51" s="48">
-        <v>4193.886643680843</v>
-[...5 lines deleted...]
-        <v>10065.128517031324</v>
+        <v>3397.7154488172537</v>
+      </c>
+      <c r="Q51" s="77">
+        <v>22740.273032691392</v>
+      </c>
+      <c r="R51" s="76">
+        <v>10597.070914615726</v>
       </c>
       <c r="S51" s="48">
-        <v>3706.905861613227</v>
+        <v>3558.2725474223316</v>
       </c>
       <c r="T51" s="48">
-        <v>5570.5274462904099</v>
+        <v>5193.9383124854403</v>
       </c>
       <c r="U51" s="48">
-        <v>3390.7210488172541</v>
-[...5 lines deleted...]
-        <v>10505.148762615563</v>
+        <v>2800.0279428948834</v>
+      </c>
+      <c r="V51" s="77">
+        <v>22149.309717418379</v>
+      </c>
+      <c r="W51" s="76">
+        <v>10667.582567702864</v>
       </c>
       <c r="X51" s="48">
-        <v>3557.9867423145342</v>
+        <v>3492.4521987428461</v>
       </c>
       <c r="Y51" s="48">
-        <v>5231.9223441658405</v>
+        <v>5875.3339647914263</v>
       </c>
       <c r="Z51" s="48">
-        <v>2800.0279428948838</v>
-[...2 lines deleted...]
-        <v>22095.085791990823</v>
+        <v>2532.8552046195018</v>
+      </c>
+      <c r="AA51" s="77">
+        <v>22568.223935856637</v>
       </c>
     </row>
-    <row r="52" spans="1:218" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="C52" s="78">
-        <v>591.25514403292175</v>
+      <c r="C52" s="76">
+        <v>592.04389574759944</v>
       </c>
       <c r="D52" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="E52" s="48">
-        <v>270.40466392318245</v>
+        <v>271.34202103337907</v>
       </c>
       <c r="F52" s="48">
-        <v>487.55144032921811</v>
-[...5 lines deleted...]
-        <v>592.04389574759944</v>
+        <v>487.10562414266116</v>
+      </c>
+      <c r="G52" s="77">
+        <v>1525.4915409236396</v>
+      </c>
+      <c r="H52" s="76">
+        <v>591.55235482395972</v>
       </c>
       <c r="I52" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="J52" s="48">
-        <v>271.34202103337907</v>
+        <v>270.63709800335317</v>
       </c>
       <c r="K52" s="48">
-        <v>487.10562414266116</v>
-[...5 lines deleted...]
-        <v>591.55235482395972</v>
+        <v>487.7457704618198</v>
+      </c>
+      <c r="L52" s="77">
+        <v>1524.9352232891326</v>
+      </c>
+      <c r="M52" s="76">
+        <v>591.61713153482697</v>
       </c>
       <c r="N52" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="O52" s="48">
-        <v>270.63709800335317</v>
+        <v>270.79459431997162</v>
       </c>
       <c r="P52" s="48">
-        <v>487.7457704618198</v>
-[...5 lines deleted...]
-        <v>591.61713153482697</v>
+        <v>487.46761164456638</v>
+      </c>
+      <c r="Q52" s="77">
+        <v>1524.879337499365</v>
+      </c>
+      <c r="R52" s="76">
+        <v>591.737794035462</v>
       </c>
       <c r="S52" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="T52" s="48">
-        <v>270.79459431997162</v>
+        <v>270.92457111890127</v>
       </c>
       <c r="U52" s="48">
-        <v>487.46761164456638</v>
-[...5 lines deleted...]
-        <v>591.737794035462</v>
+        <v>487.43966874968248</v>
+      </c>
+      <c r="V52" s="77">
+        <v>1525.1020339040456</v>
+      </c>
+      <c r="W52" s="76">
+        <v>591.6357601314163</v>
       </c>
       <c r="X52" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="Y52" s="48">
-        <v>270.92457111890127</v>
+        <v>270.78542114740873</v>
       </c>
       <c r="Z52" s="48">
-        <v>487.43966874968248</v>
-[...2 lines deleted...]
-        <v>1525.1020339040456</v>
+        <v>487.48624024115566</v>
+      </c>
+      <c r="AA52" s="77">
+        <v>1524.9074215199807</v>
       </c>
       <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AE52"/>
+      <c r="AD52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
-      <c r="AK52"/>
-[...3 lines deleted...]
-      <c r="AO52"/>
+      <c r="AJ52"/>
     </row>
-    <row r="53" spans="1:218" customFormat="1" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:214" customFormat="1" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B53" s="52"/>
-      <c r="C53" s="74"/>
-[...23 lines deleted...]
-      <c r="AA53" s="90"/>
+      <c r="C53" s="73"/>
+      <c r="D53" s="74"/>
+      <c r="E53" s="74"/>
+      <c r="F53" s="74"/>
+      <c r="G53" s="75"/>
+      <c r="H53" s="73"/>
+      <c r="I53" s="74"/>
+      <c r="J53" s="74"/>
+      <c r="K53" s="74"/>
+      <c r="L53" s="75"/>
+      <c r="M53" s="73"/>
+      <c r="N53" s="74"/>
+      <c r="O53" s="74"/>
+      <c r="P53" s="74"/>
+      <c r="Q53" s="75"/>
+      <c r="R53" s="86"/>
+      <c r="S53" s="87"/>
+      <c r="T53" s="87"/>
+      <c r="U53" s="87"/>
+      <c r="V53" s="88"/>
+      <c r="W53" s="86"/>
+      <c r="X53" s="87"/>
+      <c r="Y53" s="87"/>
+      <c r="Z53" s="87"/>
+      <c r="AA53" s="88"/>
       <c r="AB53" s="11"/>
       <c r="AC53" s="11"/>
-      <c r="AE53" s="11"/>
+      <c r="AD53" s="11"/>
       <c r="AF53" s="11"/>
       <c r="AG53" s="11"/>
       <c r="AH53" s="11"/>
       <c r="AI53" s="11"/>
-      <c r="AK53" s="11"/>
-[...3 lines deleted...]
-      <c r="AO53" s="11"/>
+      <c r="AJ53" s="11"/>
     </row>
-    <row r="54" spans="1:218" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:214" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B54" s="55" t="s">
         <v>25</v>
       </c>
       <c r="C54" s="56">
-        <v>-0.10288065843622007</v>
+        <v>0.78875171467768723</v>
       </c>
       <c r="D54" s="56" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="56">
-        <v>0.24005486968451351</v>
+        <v>0.93735711019661494</v>
       </c>
       <c r="F54" s="56">
-        <v>-1.0288065843621439</v>
-[...2 lines deleted...]
-        <v>-0.89163237311390731</v>
+        <v>-0.44581618655695365</v>
+      </c>
+      <c r="G54" s="57">
+        <v>1.280292638317178</v>
       </c>
       <c r="H54" s="56">
-        <v>0.78875171467768723</v>
+        <v>-0.49154092363971813</v>
       </c>
       <c r="I54" s="56" t="s">
         <v>26</v>
       </c>
       <c r="J54" s="56">
-        <v>0.93735711019661494</v>
+        <v>-0.70492303002589551</v>
       </c>
       <c r="K54" s="56">
-        <v>-0.44581618655695365</v>
+        <v>0.64014631915864584</v>
       </c>
       <c r="L54" s="57">
-        <v>1.280292638317178</v>
+        <v>-0.55631763450696781</v>
       </c>
       <c r="M54" s="56">
-        <v>-0.49154092363971813</v>
+        <v>6.4776710867249676E-2</v>
       </c>
       <c r="N54" s="56" t="s">
         <v>26</v>
       </c>
       <c r="O54" s="56">
-        <v>-0.70492303002589551</v>
+        <v>0.15749631661844887</v>
       </c>
       <c r="P54" s="56">
-        <v>0.64014631915864584</v>
+        <v>-0.27815881725342706</v>
       </c>
       <c r="Q54" s="57">
-        <v>-0.55631763450696781</v>
+        <v>-5.5885789767671668E-2</v>
       </c>
       <c r="R54" s="56">
-        <v>6.4776710867249676E-2</v>
+        <v>0.12066250063503503</v>
       </c>
       <c r="S54" s="56" t="s">
         <v>26</v>
       </c>
       <c r="T54" s="56">
-        <v>0.15749631661844887</v>
-[...2 lines deleted...]
-        <v>-0.27815881725342706</v>
+        <v>0.12997679892964698</v>
+      </c>
+      <c r="U54" s="56" t="s">
+        <v>26</v>
       </c>
       <c r="V54" s="57">
-        <v>-5.5885789767671668E-2</v>
+        <v>0.2226964046806188</v>
       </c>
       <c r="W54" s="56">
-        <v>0.12066250063503503</v>
+        <v>-0.10203390404569745</v>
       </c>
       <c r="X54" s="56" t="s">
         <v>26</v>
       </c>
       <c r="Y54" s="56">
-        <v>0.12997679892964698</v>
+        <v>-0.13914997149254305</v>
       </c>
       <c r="Z54" s="56" t="s">
         <v>26</v>
       </c>
       <c r="AA54" s="57">
-        <v>0.2226964046806188</v>
+        <v>-0.19461238406483972</v>
       </c>
     </row>
-    <row r="55" spans="1:218" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:214" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55"/>
       <c r="B55" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="C55" s="59"/>
-      <c r="D55" s="59"/>
+      <c r="C55" s="69"/>
+      <c r="D55" s="69"/>
       <c r="E55" s="50"/>
       <c r="F55" s="50"/>
-      <c r="G55" s="59"/>
-      <c r="H55" s="59"/>
+      <c r="G55" s="50"/>
+      <c r="H55" s="50"/>
       <c r="I55" s="50"/>
       <c r="J55" s="50"/>
-      <c r="K55" s="50"/>
-[...8 lines deleted...]
-      <c r="T55" s="11"/>
+      <c r="K55" s="59"/>
+      <c r="L55" s="59"/>
+      <c r="M55" s="33"/>
+      <c r="N55" s="33"/>
+      <c r="O55" s="33"/>
+      <c r="P55" s="11"/>
+      <c r="Q55" s="11"/>
+      <c r="R55" s="11"/>
+      <c r="S55" s="70"/>
+      <c r="T55" s="71"/>
       <c r="U55" s="11"/>
       <c r="V55" s="11"/>
-      <c r="W55" s="70"/>
-      <c r="X55" s="71"/>
+      <c r="W55" s="11"/>
+      <c r="X55" s="11"/>
       <c r="Y55" s="11"/>
       <c r="Z55" s="11"/>
       <c r="AA55" s="11"/>
       <c r="AB55" s="11"/>
       <c r="AC55" s="11"/>
       <c r="AD55" s="11"/>
       <c r="AE55" s="11"/>
       <c r="AF55" s="11"/>
       <c r="AG55" s="11"/>
       <c r="AH55" s="11"/>
       <c r="AI55" s="11"/>
       <c r="AJ55" s="11"/>
       <c r="AK55" s="11"/>
       <c r="AL55" s="11"/>
       <c r="AM55" s="11"/>
       <c r="AN55" s="11"/>
       <c r="AO55" s="11"/>
       <c r="AP55" s="11"/>
       <c r="AQ55" s="11"/>
       <c r="AR55" s="11"/>
       <c r="AS55" s="11"/>
       <c r="AT55" s="11"/>
       <c r="AU55" s="11"/>
       <c r="AV55" s="11"/>
       <c r="AW55" s="11"/>
@@ -6139,82 +6079,78 @@
       <c r="GH55" s="11"/>
       <c r="GI55" s="11"/>
       <c r="GJ55" s="11"/>
       <c r="GK55" s="11"/>
       <c r="GL55" s="11"/>
       <c r="GM55" s="11"/>
       <c r="GN55" s="11"/>
       <c r="GO55" s="11"/>
       <c r="GP55" s="11"/>
       <c r="GQ55" s="11"/>
       <c r="GR55" s="11"/>
       <c r="GS55" s="11"/>
       <c r="GT55" s="11"/>
       <c r="GU55" s="11"/>
       <c r="GV55" s="11"/>
       <c r="GW55" s="11"/>
       <c r="GX55" s="11"/>
       <c r="GY55" s="11"/>
       <c r="GZ55" s="11"/>
       <c r="HA55" s="11"/>
       <c r="HB55" s="11"/>
       <c r="HC55" s="11"/>
       <c r="HD55" s="11"/>
       <c r="HE55" s="11"/>
       <c r="HF55" s="11"/>
-      <c r="HG55" s="11"/>
-[...2 lines deleted...]
-      <c r="HJ55" s="11"/>
     </row>
-    <row r="56" spans="1:218" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:214" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56"/>
       <c r="B56" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="C56" s="61"/>
-[...16 lines deleted...]
-      <c r="T56" s="11"/>
+      <c r="C56" s="60"/>
+      <c r="D56" s="60"/>
+      <c r="E56" s="60"/>
+      <c r="F56" s="60"/>
+      <c r="G56" s="60"/>
+      <c r="H56" s="60"/>
+      <c r="I56" s="60"/>
+      <c r="J56" s="60"/>
+      <c r="K56" s="59"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="33"/>
+      <c r="N56" s="33"/>
+      <c r="O56" s="33"/>
+      <c r="P56" s="11"/>
+      <c r="Q56" s="11"/>
+      <c r="R56" s="11"/>
+      <c r="S56" s="70"/>
+      <c r="T56" s="71"/>
       <c r="U56" s="11"/>
       <c r="V56" s="11"/>
-      <c r="W56" s="70"/>
-      <c r="X56" s="71"/>
+      <c r="W56" s="11"/>
+      <c r="X56" s="11"/>
       <c r="Y56" s="11"/>
       <c r="Z56" s="11"/>
       <c r="AA56" s="11"/>
       <c r="AB56" s="11"/>
       <c r="AC56" s="11"/>
       <c r="AD56" s="11"/>
       <c r="AE56" s="11"/>
       <c r="AF56" s="11"/>
       <c r="AG56" s="11"/>
       <c r="AH56" s="11"/>
       <c r="AI56" s="11"/>
       <c r="AJ56" s="11"/>
       <c r="AK56" s="11"/>
       <c r="AL56" s="11"/>
       <c r="AM56" s="11"/>
       <c r="AN56" s="11"/>
       <c r="AO56" s="11"/>
       <c r="AP56" s="11"/>
       <c r="AQ56" s="11"/>
       <c r="AR56" s="11"/>
       <c r="AS56" s="11"/>
       <c r="AT56" s="11"/>
       <c r="AU56" s="11"/>
       <c r="AV56" s="11"/>
       <c r="AW56" s="11"/>
@@ -6361,82 +6297,78 @@
       <c r="GH56" s="11"/>
       <c r="GI56" s="11"/>
       <c r="GJ56" s="11"/>
       <c r="GK56" s="11"/>
       <c r="GL56" s="11"/>
       <c r="GM56" s="11"/>
       <c r="GN56" s="11"/>
       <c r="GO56" s="11"/>
       <c r="GP56" s="11"/>
       <c r="GQ56" s="11"/>
       <c r="GR56" s="11"/>
       <c r="GS56" s="11"/>
       <c r="GT56" s="11"/>
       <c r="GU56" s="11"/>
       <c r="GV56" s="11"/>
       <c r="GW56" s="11"/>
       <c r="GX56" s="11"/>
       <c r="GY56" s="11"/>
       <c r="GZ56" s="11"/>
       <c r="HA56" s="11"/>
       <c r="HB56" s="11"/>
       <c r="HC56" s="11"/>
       <c r="HD56" s="11"/>
       <c r="HE56" s="11"/>
       <c r="HF56" s="11"/>
-      <c r="HG56" s="11"/>
-[...2 lines deleted...]
-      <c r="HJ56" s="11"/>
     </row>
-    <row r="57" spans="1:218" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:214" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57"/>
       <c r="B57" s="58" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C57" s="50"/>
       <c r="D57" s="50"/>
       <c r="E57" s="50"/>
       <c r="F57" s="50"/>
       <c r="G57" s="50"/>
       <c r="H57" s="50"/>
       <c r="I57" s="50"/>
       <c r="J57" s="50"/>
-      <c r="K57" s="50"/>
-[...8 lines deleted...]
-      <c r="T57" s="11"/>
+      <c r="K57" s="59"/>
+      <c r="L57" s="59"/>
+      <c r="M57" s="33"/>
+      <c r="N57" s="33"/>
+      <c r="O57" s="33"/>
+      <c r="P57" s="11"/>
+      <c r="Q57" s="11"/>
+      <c r="R57" s="11"/>
+      <c r="S57" s="70"/>
+      <c r="T57" s="71"/>
       <c r="U57" s="11"/>
       <c r="V57" s="11"/>
-      <c r="W57" s="70"/>
-      <c r="X57" s="71"/>
+      <c r="W57" s="11"/>
+      <c r="X57" s="11"/>
       <c r="Y57" s="11"/>
       <c r="Z57" s="11"/>
       <c r="AA57" s="11"/>
       <c r="AB57" s="11"/>
       <c r="AC57" s="11"/>
       <c r="AD57" s="11"/>
       <c r="AE57" s="11"/>
       <c r="AF57" s="11"/>
       <c r="AG57" s="11"/>
       <c r="AH57" s="11"/>
       <c r="AI57" s="11"/>
       <c r="AJ57" s="11"/>
       <c r="AK57" s="11"/>
       <c r="AL57" s="11"/>
       <c r="AM57" s="11"/>
       <c r="AN57" s="11"/>
       <c r="AO57" s="11"/>
       <c r="AP57" s="11"/>
       <c r="AQ57" s="11"/>
       <c r="AR57" s="11"/>
       <c r="AS57" s="11"/>
       <c r="AT57" s="11"/>
       <c r="AU57" s="11"/>
       <c r="AV57" s="11"/>
       <c r="AW57" s="11"/>
@@ -6583,82 +6515,78 @@
       <c r="GH57" s="11"/>
       <c r="GI57" s="11"/>
       <c r="GJ57" s="11"/>
       <c r="GK57" s="11"/>
       <c r="GL57" s="11"/>
       <c r="GM57" s="11"/>
       <c r="GN57" s="11"/>
       <c r="GO57" s="11"/>
       <c r="GP57" s="11"/>
       <c r="GQ57" s="11"/>
       <c r="GR57" s="11"/>
       <c r="GS57" s="11"/>
       <c r="GT57" s="11"/>
       <c r="GU57" s="11"/>
       <c r="GV57" s="11"/>
       <c r="GW57" s="11"/>
       <c r="GX57" s="11"/>
       <c r="GY57" s="11"/>
       <c r="GZ57" s="11"/>
       <c r="HA57" s="11"/>
       <c r="HB57" s="11"/>
       <c r="HC57" s="11"/>
       <c r="HD57" s="11"/>
       <c r="HE57" s="11"/>
       <c r="HF57" s="11"/>
-      <c r="HG57" s="11"/>
-[...2 lines deleted...]
-      <c r="HJ57" s="11"/>
     </row>
-    <row r="58" spans="1:218" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:214" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58"/>
       <c r="B58" s="58" t="s">
         <v>30</v>
       </c>
       <c r="C58" s="50"/>
       <c r="D58" s="50"/>
       <c r="E58" s="50"/>
       <c r="F58" s="50"/>
       <c r="G58" s="50"/>
       <c r="H58" s="50"/>
       <c r="I58" s="50"/>
       <c r="J58" s="50"/>
-      <c r="K58" s="50"/>
-[...8 lines deleted...]
-      <c r="T58" s="11"/>
+      <c r="K58" s="59"/>
+      <c r="L58" s="59"/>
+      <c r="M58" s="33"/>
+      <c r="N58" s="33"/>
+      <c r="O58" s="33"/>
+      <c r="P58" s="11"/>
+      <c r="Q58" s="11"/>
+      <c r="R58" s="11"/>
+      <c r="S58" s="70"/>
+      <c r="T58" s="71"/>
       <c r="U58" s="11"/>
       <c r="V58" s="11"/>
-      <c r="W58" s="70"/>
-      <c r="X58" s="71"/>
+      <c r="W58" s="11"/>
+      <c r="X58" s="11"/>
       <c r="Y58" s="11"/>
       <c r="Z58" s="11"/>
       <c r="AA58" s="11"/>
       <c r="AB58" s="11"/>
       <c r="AC58" s="11"/>
       <c r="AD58" s="11"/>
       <c r="AE58" s="11"/>
       <c r="AF58" s="11"/>
       <c r="AG58" s="11"/>
       <c r="AH58" s="11"/>
       <c r="AI58" s="11"/>
       <c r="AJ58" s="11"/>
       <c r="AK58" s="11"/>
       <c r="AL58" s="11"/>
       <c r="AM58" s="11"/>
       <c r="AN58" s="11"/>
       <c r="AO58" s="11"/>
       <c r="AP58" s="11"/>
       <c r="AQ58" s="11"/>
       <c r="AR58" s="11"/>
       <c r="AS58" s="11"/>
       <c r="AT58" s="11"/>
       <c r="AU58" s="11"/>
       <c r="AV58" s="11"/>
       <c r="AW58" s="11"/>
@@ -6805,111 +6733,73 @@
       <c r="GH58" s="11"/>
       <c r="GI58" s="11"/>
       <c r="GJ58" s="11"/>
       <c r="GK58" s="11"/>
       <c r="GL58" s="11"/>
       <c r="GM58" s="11"/>
       <c r="GN58" s="11"/>
       <c r="GO58" s="11"/>
       <c r="GP58" s="11"/>
       <c r="GQ58" s="11"/>
       <c r="GR58" s="11"/>
       <c r="GS58" s="11"/>
       <c r="GT58" s="11"/>
       <c r="GU58" s="11"/>
       <c r="GV58" s="11"/>
       <c r="GW58" s="11"/>
       <c r="GX58" s="11"/>
       <c r="GY58" s="11"/>
       <c r="GZ58" s="11"/>
       <c r="HA58" s="11"/>
       <c r="HB58" s="11"/>
       <c r="HC58" s="11"/>
       <c r="HD58" s="11"/>
       <c r="HE58" s="11"/>
       <c r="HF58" s="11"/>
-      <c r="HG58" s="11"/>
-[...29 lines deleted...]
-      <c r="AA60" s="91"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
-[...3 lines deleted...]
-    <mergeCell ref="R43:V43"/>
+  <mergeCells count="19">
+    <mergeCell ref="W43:AA43"/>
     <mergeCell ref="C53:G53"/>
     <mergeCell ref="H53:L53"/>
     <mergeCell ref="M53:Q53"/>
-    <mergeCell ref="R53:V53"/>
-    <mergeCell ref="S6:V6"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="G26:J26"/>
     <mergeCell ref="K26:N26"/>
     <mergeCell ref="O26:R26"/>
     <mergeCell ref="S26:V26"/>
-    <mergeCell ref="B2:N2"/>
-    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="C43:G43"/>
+    <mergeCell ref="H43:L43"/>
+    <mergeCell ref="M43:Q43"/>
+    <mergeCell ref="R43:V43"/>
+    <mergeCell ref="B2:J2"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="G6:J6"/>
     <mergeCell ref="K6:N6"/>
     <mergeCell ref="O6:R6"/>
+    <mergeCell ref="S6:V6"/>
   </mergeCells>
-  <conditionalFormatting sqref="C60:AA60">
-[...4 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.45" right="0.26" top="0.66" bottom="0.4" header="0.5" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="32" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RLG/09.02.2011</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="5" min="1" max="26" man="1"/>
     <brk id="45" min="1" max="26" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -6928,47 +6818,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ELEMANS ZOLICHOVA Lucie (AGRI)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SetDate">
-    <vt:lpwstr>2026-02-26T18:54:48Z</vt:lpwstr>
+    <vt:lpwstr>2026-03-24T14:18:24Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Name">
     <vt:lpwstr>Commission Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SiteId">
     <vt:lpwstr>b24c8b06-522c-46fe-9080-70926f8dddb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ActionId">
-    <vt:lpwstr>cd231ddc-942d-450c-8685-6cdf6d8bd1ef</vt:lpwstr>
+    <vt:lpwstr>f8a4d233-4bf2-4dc4-968e-1e90c8c69b9f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>