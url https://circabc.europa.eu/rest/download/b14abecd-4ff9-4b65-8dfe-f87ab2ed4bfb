--- v2 (2026-04-04)
+++ v3 (2026-05-01)
@@ -6,91 +6,91 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\02 MARKET ANALYSIS\2.2 Cereals\2.2.1 Balance sheet\Balance sheets for Europa and AMIS\archive\next update\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3586CD47-A2E5-4D5D-8960-FD5B2B7AB108}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5185DC6-4B7B-49C6-90B8-657225379FA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8110821F-C92F-464B-8B35-0CDEEF6ECFC6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8AB80B28-69E3-486F-8FED-59E70ACD47DA}"/>
   </bookViews>
   <sheets>
     <sheet name="Oilseeds - EU" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Oilseeds - EU'!$B$1:$AA$58</definedName>
     <definedName name="Z_66FB057A_4AF0_4961_BD83_A5E40E9720A6_.wvu.Cols" localSheetId="0" hidden="1">'Oilseeds - EU'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="37">
   <si>
     <t>EU</t>
   </si>
   <si>
     <t>OILSEEDS, OILSEED MEALS &amp; VEGETABLE OILS SUPPLY &amp; DEMAND</t>
   </si>
   <si>
-    <t>last updated: 26/03/2026</t>
+    <t>last updated: 30/04/2026</t>
   </si>
   <si>
     <t>Thousand  tonnes</t>
   </si>
   <si>
     <t>OILSEED *</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t xml:space="preserve">2023/24 </t>
   </si>
   <si>
     <t>2024/25 est.</t>
   </si>
   <si>
     <t>2025/26 fc.</t>
   </si>
   <si>
     <t>2026/27 proj.</t>
   </si>
   <si>
     <t>Rapeseed</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>**** At the end of the marketing year</t>
   </si>
   <si>
     <t>Thousand tonnes</t>
   </si>
   <si>
     <t>OILSEED MEAL *</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>VEGETABLE OILS *</t>
   </si>
   <si>
     <t>Palm</t>
   </si>
   <si>
     <t>*** Total of rapeseed, Soya beans, sunflower and palm oil</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _F_t_-;\-* #,##0.00\ _F_t_-;_-* &quot;-&quot;??\ _F_t_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0000"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0\ _€_-;\-* #,##0.0\ _€_-;_-* &quot;-&quot;?\ _€_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0\ _€_-;\-* #,##0\ _€_-;_-* &quot;-&quot;\ _€_-;_-@_-"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -790,59 +790,57 @@
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma 2 2" xfId="3" xr:uid="{9FECD357-3DA3-4F38-9364-F3B808D90102}"/>
+    <cellStyle name="Comma 2 2" xfId="3" xr:uid="{98AEB8FE-51BC-4200-A65A-E423AC98670F}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{79FDE993-3A55-4AD1-B492-EF14FA6D3BC9}"/>
-    <cellStyle name="Normal_Oilseeds Balance sheets_09 February 2011 2" xfId="2" xr:uid="{4E2E6244-8AC9-4CAB-8375-F6178CF19F32}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{9C7C5B03-E743-40E5-82BD-03B199E31434}"/>
+    <cellStyle name="Normal_Oilseeds Balance sheets_09 February 2011 2" xfId="2" xr:uid="{5DE2EC64-93A3-48F0-B842-D7004C08631E}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
-[...1 lines deleted...]
-  </tableStyles>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1104,61 +1102,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84E48E57-2A63-49FC-A1FC-551D61D60541}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B39C9785-7B1C-4208-B3EF-E23248A7013B}">
   <sheetPr>
     <tabColor indexed="10"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:HF58"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="G10" sqref="G10"/>
-      <selection pane="topRight" activeCell="G39" sqref="G39"/>
+      <selection pane="topRight" activeCell="Y27" sqref="Y27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.42578125" style="11" customWidth="1"/>
     <col min="3" max="7" width="16.42578125" style="51" customWidth="1"/>
     <col min="8" max="17" width="16.42578125" style="11" customWidth="1"/>
     <col min="18" max="18" width="13" style="11" customWidth="1"/>
     <col min="19" max="20" width="16.42578125" style="11" customWidth="1"/>
     <col min="21" max="21" width="13.5703125" style="11" customWidth="1"/>
     <col min="22" max="22" width="16.85546875" style="11" customWidth="1"/>
     <col min="23" max="23" width="13.85546875" style="11" customWidth="1"/>
     <col min="24" max="24" width="20.5703125" style="11" customWidth="1"/>
     <col min="25" max="25" width="14.28515625" style="11" customWidth="1"/>
     <col min="26" max="26" width="16.85546875" style="11" customWidth="1"/>
     <col min="27" max="27" width="14.42578125" style="11" customWidth="1"/>
     <col min="28" max="28" width="16.42578125" style="11" customWidth="1"/>
     <col min="29" max="29" width="16.7109375" style="11" customWidth="1"/>
     <col min="30" max="30" width="17.7109375" style="11" customWidth="1"/>
     <col min="31" max="31" width="16.42578125" style="11" customWidth="1"/>
     <col min="32" max="32" width="18.42578125" style="11" customWidth="1"/>
     <col min="33" max="33" width="16.42578125" style="11" customWidth="1"/>
     <col min="34" max="34" width="18.85546875" style="11" customWidth="1"/>
     <col min="35" max="35" width="14.140625" style="11" customWidth="1"/>
@@ -1410,211 +1408,210 @@
       <c r="G9" s="27">
         <v>19737</v>
       </c>
       <c r="H9" s="28">
         <v>2792.1599999999994</v>
       </c>
       <c r="I9" s="28">
         <v>9799.2099999999991</v>
       </c>
       <c r="J9" s="27">
         <v>32328.37</v>
       </c>
       <c r="K9" s="27">
         <v>16765.129999999997</v>
       </c>
       <c r="L9" s="28">
         <v>3001.04</v>
       </c>
       <c r="M9" s="28">
         <v>8325.909999999998</v>
       </c>
       <c r="N9" s="27">
         <v>28092.079999999994</v>
       </c>
       <c r="O9" s="27">
-        <v>20144.744259999992</v>
+        <v>20179.544260000002</v>
       </c>
       <c r="P9" s="28">
-        <v>2758.1736900000005</v>
+        <v>2821.3836899999997</v>
       </c>
       <c r="Q9" s="28">
-        <v>8363.503490000001</v>
+        <v>8724.1234899999999</v>
       </c>
       <c r="R9" s="27">
-        <v>31266.421439999991</v>
+        <v>31725.051440000003</v>
       </c>
       <c r="S9" s="27">
-        <v>19904.391997476356</v>
+        <v>20785.847230415096</v>
       </c>
       <c r="T9" s="28">
-        <v>2824.1428331408852</v>
+        <v>2747.5940637908916</v>
       </c>
       <c r="U9" s="28">
-        <v>9568.7966040637057</v>
+        <v>8794.7081821234096</v>
       </c>
       <c r="V9" s="27">
-        <v>32297.331434680949</v>
+        <v>32328.149476329396</v>
       </c>
       <c r="W9" s="25"/>
     </row>
     <row r="10" spans="1:23" s="34" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="29"/>
       <c r="B10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="31">
         <v>5886.8499999999995</v>
       </c>
       <c r="D10" s="32">
         <v>1094.69</v>
       </c>
       <c r="E10" s="32">
         <v>4933.7599999999993</v>
       </c>
       <c r="F10" s="32">
         <v>11915.3</v>
       </c>
       <c r="G10" s="31">
         <v>6192.83</v>
       </c>
       <c r="H10" s="32">
         <v>985.12000000000012</v>
       </c>
       <c r="I10" s="32">
         <v>4687.59</v>
       </c>
       <c r="J10" s="32">
         <v>11865.54</v>
       </c>
       <c r="K10" s="31">
         <v>5698.6500000000005</v>
       </c>
       <c r="L10" s="32">
         <v>1118.98</v>
       </c>
       <c r="M10" s="32">
         <v>4791.2000000000007</v>
       </c>
       <c r="N10" s="32">
         <v>11608.830000000002</v>
       </c>
       <c r="O10" s="31">
-        <v>6044.57</v>
+        <v>6036.7</v>
       </c>
       <c r="P10" s="32">
-        <v>1014.41</v>
+        <v>1015.2499999999999</v>
       </c>
       <c r="Q10" s="32">
-        <v>4671.16</v>
+        <v>4664.8999999999996</v>
       </c>
       <c r="R10" s="32">
-        <v>11730.14</v>
+        <v>11716.849999999999</v>
       </c>
       <c r="S10" s="31">
-        <v>6161.9740000000011</v>
+        <v>6196.2420000000002</v>
       </c>
       <c r="T10" s="32">
-        <v>1030.0853333333341</v>
+        <v>1030.4053333333347</v>
       </c>
       <c r="U10" s="32">
-        <v>4920.0480000000052</v>
+        <v>4916.7226666666838</v>
       </c>
       <c r="V10" s="32">
-        <v>12112.107333333341</v>
+        <v>12143.370000000019</v>
       </c>
       <c r="W10" s="33"/>
     </row>
     <row r="11" spans="1:23" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11"/>
       <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="35">
         <v>3.3228483824116468</v>
       </c>
       <c r="D11" s="36">
         <v>2.2366880121312884</v>
       </c>
       <c r="E11" s="36">
         <v>1.8853126216111047</v>
       </c>
       <c r="F11" s="35">
         <v>2.627820533263955</v>
       </c>
       <c r="G11" s="35">
         <v>3.1870727922452255</v>
       </c>
       <c r="H11" s="36">
         <v>2.8343349033620262</v>
       </c>
       <c r="I11" s="36">
         <v>2.0904579965397994</v>
       </c>
       <c r="J11" s="35">
         <v>2.7245595227861519</v>
       </c>
       <c r="K11" s="35">
         <v>2.9419476542689926</v>
       </c>
       <c r="L11" s="36">
         <v>2.6819424833330352</v>
       </c>
       <c r="M11" s="36">
         <v>1.7377504591751538</v>
       </c>
       <c r="N11" s="35">
         <v>2.4198889982883709</v>
       </c>
       <c r="O11" s="35">
-        <v>3.3327009630130835</v>
+        <v>3.3428105189921653</v>
       </c>
       <c r="P11" s="36">
-        <v>2.7189930008576422</v>
+        <v>2.7790038808175326</v>
       </c>
       <c r="Q11" s="36">
-        <v>1.7904553665470677</v>
+        <v>1.8701630238590325</v>
       </c>
       <c r="R11" s="35">
-        <v>2.6654772611409574</v>
+        <v>2.7076433887947706</v>
       </c>
       <c r="S11" s="35">
-        <v>3.2301973357038429</v>
+        <v>3.3545893188831384</v>
       </c>
       <c r="T11" s="36">
-        <v>2.7416591050782357</v>
+        <v>2.6665177041567665</v>
       </c>
       <c r="U11" s="36">
-        <v>1.9448583843213918</v>
+        <v>1.7887338331583842</v>
       </c>
       <c r="V11" s="35">
-        <v>2.6665327961383318</v>
+        <v>2.6622057531253143</v>
       </c>
       <c r="W11" s="33"/>
     </row>
-    <row r="12" spans="1:23" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12"/>
+    <row r="12" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="27">
         <v>6840.7346300000008</v>
       </c>
       <c r="D12" s="28">
         <v>13258.499379999997</v>
       </c>
       <c r="E12" s="28">
         <v>2097.0390700000003</v>
       </c>
       <c r="F12" s="27">
         <v>22196.273079999999</v>
       </c>
       <c r="G12" s="27">
         <v>5456.5307599999996</v>
       </c>
       <c r="H12" s="28">
         <v>13252.647420000001</v>
       </c>
       <c r="I12" s="28">
         <v>769.28944999999999</v>
       </c>
       <c r="J12" s="27">
@@ -1636,385 +1633,383 @@
         <v>5500</v>
       </c>
       <c r="P12" s="28">
         <v>14000</v>
       </c>
       <c r="Q12" s="28">
         <v>850.00000000000011</v>
       </c>
       <c r="R12" s="27">
         <v>20350</v>
       </c>
       <c r="S12" s="27">
         <v>5932.4217966666665</v>
       </c>
       <c r="T12" s="28">
         <v>13946.915396666667</v>
       </c>
       <c r="U12" s="28">
         <v>922.67170666666675</v>
       </c>
       <c r="V12" s="27">
         <v>20802.008900000001</v>
       </c>
       <c r="W12" s="25"/>
     </row>
-    <row r="13" spans="1:23" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13"/>
+    <row r="13" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="40">
         <v>26901.84463</v>
       </c>
       <c r="D13" s="41">
         <v>16906.979379999997</v>
       </c>
       <c r="E13" s="41">
         <v>12265.385736666669</v>
       </c>
       <c r="F13" s="40">
         <v>56074.209746666667</v>
       </c>
       <c r="G13" s="40">
         <v>25693.530760000001</v>
       </c>
       <c r="H13" s="41">
         <v>17244.807420000001</v>
       </c>
       <c r="I13" s="41">
         <v>11435.166116666665</v>
       </c>
       <c r="J13" s="40">
         <v>54373.504296666673</v>
       </c>
       <c r="K13" s="40">
         <v>25562.456573333329</v>
       </c>
       <c r="L13" s="41">
         <v>18883.286810000001</v>
       </c>
       <c r="M13" s="41">
         <v>9831.3765577777758</v>
       </c>
       <c r="N13" s="40">
         <v>54277.119941111108</v>
       </c>
       <c r="O13" s="40">
-        <v>26478.077593333324</v>
+        <v>26512.877593333335</v>
       </c>
       <c r="P13" s="41">
-        <v>18058.17369</v>
+        <v>18121.383689999999</v>
       </c>
       <c r="Q13" s="41">
-        <v>10091.281267777778</v>
+        <v>10451.901267777777</v>
       </c>
       <c r="R13" s="40">
-        <v>54627.5325511111</v>
+        <v>55086.162551111112</v>
       </c>
       <c r="S13" s="40">
-        <v>26670.147127476353</v>
+        <v>27551.602360415094</v>
       </c>
       <c r="T13" s="41">
-        <v>18071.058229807553</v>
+        <v>17994.509460457557</v>
       </c>
       <c r="U13" s="41">
-        <v>11369.246088508149</v>
+        <v>10595.157666567853</v>
       </c>
       <c r="V13" s="40">
-        <v>56110.45144579206</v>
+        <v>56141.269487440506</v>
       </c>
       <c r="W13" s="25"/>
     </row>
-    <row r="14" spans="1:23" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14"/>
+    <row r="14" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="27">
         <v>25857.740449999998</v>
       </c>
       <c r="D14" s="28">
         <v>15472.845719999999</v>
       </c>
       <c r="E14" s="28">
         <v>10826.171400000001</v>
       </c>
       <c r="F14" s="27">
         <v>52156.757569999994</v>
       </c>
       <c r="G14" s="27">
         <v>24326.068366666663</v>
       </c>
       <c r="H14" s="28">
         <v>15721.281080000001</v>
       </c>
       <c r="I14" s="28">
         <v>10083.289028888888</v>
       </c>
       <c r="J14" s="27">
         <v>50130.638475555548</v>
       </c>
       <c r="K14" s="27">
         <v>24346.711819999997</v>
       </c>
       <c r="L14" s="28">
         <v>17219.13322</v>
       </c>
       <c r="M14" s="28">
         <v>8218.8334899999973</v>
       </c>
       <c r="N14" s="27">
         <v>49784.678529999997</v>
       </c>
       <c r="O14" s="27">
-        <v>25044.744259999992</v>
+        <v>25079.544260000002</v>
       </c>
       <c r="P14" s="28">
-        <v>16438.17369</v>
+        <v>16501.383690000002</v>
       </c>
       <c r="Q14" s="28">
-        <v>8373.503490000001</v>
+        <v>8634.1234899999999</v>
       </c>
       <c r="R14" s="27">
-        <v>49856.421439999991</v>
+        <v>50215.051440000003</v>
       </c>
       <c r="S14" s="27">
-        <v>25437.907851920801</v>
+        <v>26319.363084859542</v>
       </c>
       <c r="T14" s="28">
-        <v>16529.688973140885</v>
+        <v>16453.140203790892</v>
       </c>
       <c r="U14" s="28">
-        <v>9901.3679244340765</v>
+        <v>9127.2795024937823</v>
       </c>
       <c r="V14" s="27">
-        <v>51868.964749495761</v>
+        <v>51899.782791144215</v>
       </c>
       <c r="W14" s="25"/>
     </row>
     <row r="15" spans="1:23" s="43" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15"/>
       <c r="B15" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="32">
         <v>25228.853369740573</v>
       </c>
       <c r="D15" s="42">
         <v>13443.465026006599</v>
       </c>
       <c r="E15" s="42">
         <v>9541.4216328242164</v>
       </c>
       <c r="F15" s="32">
         <v>48213.740028571388</v>
       </c>
       <c r="G15" s="32">
         <v>23658.794204128008</v>
       </c>
       <c r="H15" s="42">
         <v>13624.350511881117</v>
       </c>
       <c r="I15" s="42">
         <v>8913.1035949873058</v>
       </c>
       <c r="J15" s="32">
         <v>46196.248310996431</v>
       </c>
       <c r="K15" s="32">
         <v>23830.597260423969</v>
       </c>
       <c r="L15" s="42">
         <v>15008.330026645381</v>
       </c>
       <c r="M15" s="42">
         <v>7177.2560828540973</v>
       </c>
       <c r="N15" s="32">
         <v>46016.183369923448</v>
       </c>
       <c r="O15" s="32">
-        <v>24505.345310039902</v>
+        <v>24539.395808137891</v>
       </c>
       <c r="P15" s="42">
-        <v>14291.362737111654</v>
+        <v>14346.317566988066</v>
       </c>
       <c r="Q15" s="42">
-        <v>7366.8292602008823</v>
+        <v>7596.1171615060448</v>
       </c>
       <c r="R15" s="32">
-        <v>46163.537307352439</v>
+        <v>46481.830536631998</v>
       </c>
       <c r="S15" s="32">
-        <v>24881.858732842644</v>
+        <v>25744.046170307181</v>
       </c>
       <c r="T15" s="42">
-        <v>14321.099943714231</v>
+        <v>14254.77912072652</v>
       </c>
       <c r="U15" s="42">
-        <v>8680.0446463966673</v>
+        <v>8001.4392138968396</v>
       </c>
       <c r="V15" s="32">
-        <v>47883.00332295354</v>
+        <v>48000.264504930543</v>
       </c>
       <c r="W15" s="25"/>
     </row>
     <row r="16" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="45">
         <v>544.10417999999993</v>
       </c>
       <c r="D16" s="46">
         <v>234.13365999999996</v>
       </c>
       <c r="E16" s="46">
         <v>572.54766999999993</v>
       </c>
       <c r="F16" s="45">
         <v>1350.7855099999997</v>
       </c>
       <c r="G16" s="45">
         <v>534.12906000000009</v>
       </c>
       <c r="H16" s="46">
         <v>223.52633999999998</v>
       </c>
       <c r="I16" s="46">
         <v>474.09931</v>
       </c>
       <c r="J16" s="45">
         <v>1231.7547100000002</v>
       </c>
       <c r="K16" s="45">
         <v>382.41141999999996</v>
       </c>
       <c r="L16" s="46">
         <v>364.15358999999995</v>
       </c>
       <c r="M16" s="46">
         <v>734.76528999999994</v>
       </c>
       <c r="N16" s="45">
         <v>1481.3302999999999</v>
       </c>
       <c r="O16" s="45">
         <v>600</v>
       </c>
       <c r="P16" s="46">
         <v>320</v>
       </c>
       <c r="Q16" s="46">
-        <v>840</v>
+        <v>940</v>
       </c>
       <c r="R16" s="45">
-        <v>1760</v>
+        <v>1860</v>
       </c>
       <c r="S16" s="45">
         <v>510.01705333333337</v>
       </c>
       <c r="T16" s="46">
         <v>274.70259000000004</v>
       </c>
       <c r="U16" s="46">
         <v>593.80408999999997</v>
       </c>
       <c r="V16" s="45">
         <v>1378.5237333333334</v>
       </c>
       <c r="W16" s="25"/>
     </row>
-    <row r="17" spans="1:197" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:210" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17"/>
       <c r="B17" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="48">
         <v>26401.844629999996</v>
       </c>
       <c r="D17" s="49">
         <v>15706.979379999999</v>
       </c>
       <c r="E17" s="49">
         <v>11398.719070000001</v>
       </c>
       <c r="F17" s="48">
         <v>53507.543079999996</v>
       </c>
       <c r="G17" s="48">
         <v>24860.197426666662</v>
       </c>
       <c r="H17" s="49">
         <v>15944.807420000001</v>
       </c>
       <c r="I17" s="49">
         <v>10557.388338888888</v>
       </c>
       <c r="J17" s="48">
         <v>51362.393185555549</v>
       </c>
       <c r="K17" s="48">
         <v>24729.123239999997</v>
       </c>
       <c r="L17" s="49">
         <v>17583.286810000001</v>
       </c>
       <c r="M17" s="49">
         <v>8953.5987799999966</v>
       </c>
       <c r="N17" s="48">
         <v>51266.008829999999</v>
       </c>
       <c r="O17" s="48">
-        <v>25644.744259999992</v>
+        <v>25679.544260000002</v>
       </c>
       <c r="P17" s="49">
-        <v>16758.17369</v>
+        <v>16821.383690000002</v>
       </c>
       <c r="Q17" s="49">
-        <v>9213.503490000001</v>
+        <v>9574.1234899999999</v>
       </c>
       <c r="R17" s="48">
-        <v>51616.421439999991</v>
+        <v>52075.051440000003</v>
       </c>
       <c r="S17" s="48">
-        <v>25947.924905254135</v>
+        <v>26829.380138192875</v>
       </c>
       <c r="T17" s="49">
-        <v>16804.391563140885</v>
+        <v>16727.842793790893</v>
       </c>
       <c r="U17" s="49">
-        <v>10495.172014434076</v>
+        <v>9721.0835924937819</v>
       </c>
       <c r="V17" s="48">
-        <v>53247.488482829096</v>
+        <v>53278.30652447755</v>
       </c>
       <c r="W17" s="50"/>
     </row>
-    <row r="18" spans="1:197" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="48">
         <v>500</v>
       </c>
       <c r="D18" s="49">
         <v>1200</v>
       </c>
       <c r="E18" s="49">
         <v>866.66666666666663</v>
       </c>
       <c r="F18" s="48">
         <v>2566.6666666666665</v>
       </c>
       <c r="G18" s="48">
         <v>833.33333333333337</v>
       </c>
       <c r="H18" s="49">
         <v>1300</v>
       </c>
       <c r="I18" s="49">
         <v>877.77777777777771</v>
       </c>
       <c r="J18" s="48">
@@ -2036,76 +2031,76 @@
         <v>833.33333333333337</v>
       </c>
       <c r="P18" s="49">
         <v>1300</v>
       </c>
       <c r="Q18" s="49">
         <v>877.77777777777771</v>
       </c>
       <c r="R18" s="48">
         <v>3011.1111111111113</v>
       </c>
       <c r="S18" s="48">
         <v>722.22222222222229</v>
       </c>
       <c r="T18" s="49">
         <v>1266.6666666666665</v>
       </c>
       <c r="U18" s="49">
         <v>874.07407407407391</v>
       </c>
       <c r="V18" s="48">
         <v>2862.9629629629626</v>
       </c>
       <c r="W18" s="25"/>
     </row>
-    <row r="19" spans="1:197" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:210" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="53"/>
       <c r="E19" s="53"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="53"/>
       <c r="I19" s="53"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="53"/>
       <c r="M19" s="53"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="53"/>
       <c r="Q19" s="53"/>
       <c r="R19" s="52"/>
       <c r="S19" s="52"/>
       <c r="T19" s="53"/>
       <c r="U19" s="53"/>
       <c r="V19" s="52"/>
       <c r="W19" s="54"/>
       <c r="X19" s="11"/>
     </row>
-    <row r="20" spans="1:197" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:210" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="55" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="57" t="s">
         <v>26</v>
       </c>
       <c r="G20" s="56">
         <v>333.33333333333337</v>
       </c>
       <c r="H20" s="56">
         <v>100</v>
       </c>
       <c r="I20" s="56">
         <v>11.111111111111086</v>
       </c>
       <c r="J20" s="57">
@@ -2127,51 +2122,51 @@
         <v>26</v>
       </c>
       <c r="P20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="Q20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="R20" s="57" t="s">
         <v>26</v>
       </c>
       <c r="S20" s="56">
         <v>-111.11111111111109</v>
       </c>
       <c r="T20" s="56">
         <v>-33.333333333333485</v>
       </c>
       <c r="U20" s="56">
         <v>-3.703703703703809</v>
       </c>
       <c r="V20" s="57">
         <v>-148.14814814814872</v>
       </c>
       <c r="W20" s="25"/>
     </row>
-    <row r="21" spans="1:197" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21"/>
       <c r="B21" s="58" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="50"/>
       <c r="F21" s="50"/>
       <c r="G21" s="59"/>
       <c r="H21" s="59"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="59"/>
       <c r="L21" s="59"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
       <c r="R21" s="33"/>
       <c r="S21" s="33"/>
       <c r="T21" s="33"/>
       <c r="U21" s="33"/>
       <c r="V21" s="33"/>
       <c r="W21" s="33"/>
@@ -2326,52 +2321,58 @@
       <c r="FQ21" s="11"/>
       <c r="FR21" s="11"/>
       <c r="FS21" s="11"/>
       <c r="FT21" s="11"/>
       <c r="FU21" s="11"/>
       <c r="FV21" s="11"/>
       <c r="FW21" s="11"/>
       <c r="FX21" s="11"/>
       <c r="FY21" s="11"/>
       <c r="FZ21" s="11"/>
       <c r="GA21" s="11"/>
       <c r="GB21" s="11"/>
       <c r="GC21" s="11"/>
       <c r="GD21" s="11"/>
       <c r="GE21" s="11"/>
       <c r="GF21" s="11"/>
       <c r="GG21" s="11"/>
       <c r="GH21" s="11"/>
       <c r="GI21" s="11"/>
       <c r="GJ21" s="11"/>
       <c r="GK21" s="11"/>
       <c r="GL21" s="11"/>
       <c r="GM21" s="11"/>
       <c r="GN21" s="11"/>
       <c r="GO21" s="11"/>
+      <c r="GP21" s="11"/>
+      <c r="GQ21" s="11"/>
+      <c r="GR21" s="11"/>
+      <c r="GS21" s="11"/>
+      <c r="GT21" s="11"/>
+      <c r="GU21" s="11"/>
     </row>
-    <row r="22" spans="1:197" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22"/>
       <c r="B22" s="58" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="60"/>
       <c r="D22" s="60"/>
       <c r="E22" s="60"/>
       <c r="F22" s="60"/>
       <c r="G22" s="59"/>
       <c r="H22" s="59"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="59"/>
       <c r="L22" s="59"/>
       <c r="M22" s="33"/>
       <c r="N22" s="33"/>
       <c r="O22" s="33"/>
       <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="R22" s="33"/>
       <c r="S22" s="33"/>
       <c r="T22" s="33"/>
       <c r="U22" s="33"/>
       <c r="V22" s="33"/>
       <c r="W22" s="33"/>
@@ -2526,52 +2527,58 @@
       <c r="FQ22" s="11"/>
       <c r="FR22" s="11"/>
       <c r="FS22" s="11"/>
       <c r="FT22" s="11"/>
       <c r="FU22" s="11"/>
       <c r="FV22" s="11"/>
       <c r="FW22" s="11"/>
       <c r="FX22" s="11"/>
       <c r="FY22" s="11"/>
       <c r="FZ22" s="11"/>
       <c r="GA22" s="11"/>
       <c r="GB22" s="11"/>
       <c r="GC22" s="11"/>
       <c r="GD22" s="11"/>
       <c r="GE22" s="11"/>
       <c r="GF22" s="11"/>
       <c r="GG22" s="11"/>
       <c r="GH22" s="11"/>
       <c r="GI22" s="11"/>
       <c r="GJ22" s="11"/>
       <c r="GK22" s="11"/>
       <c r="GL22" s="11"/>
       <c r="GM22" s="11"/>
       <c r="GN22" s="11"/>
       <c r="GO22" s="11"/>
+      <c r="GP22" s="11"/>
+      <c r="GQ22" s="11"/>
+      <c r="GR22" s="11"/>
+      <c r="GS22" s="11"/>
+      <c r="GT22" s="11"/>
+      <c r="GU22" s="11"/>
     </row>
-    <row r="23" spans="1:197" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23"/>
       <c r="B23" s="58" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="50"/>
       <c r="D23" s="50"/>
       <c r="E23" s="50"/>
       <c r="F23" s="50"/>
       <c r="G23" s="59"/>
       <c r="H23" s="59"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="59"/>
       <c r="L23" s="59"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
       <c r="T23" s="33"/>
       <c r="U23" s="33"/>
       <c r="V23" s="33"/>
       <c r="W23" s="33"/>
@@ -2726,52 +2733,58 @@
       <c r="FQ23" s="11"/>
       <c r="FR23" s="11"/>
       <c r="FS23" s="11"/>
       <c r="FT23" s="11"/>
       <c r="FU23" s="11"/>
       <c r="FV23" s="11"/>
       <c r="FW23" s="11"/>
       <c r="FX23" s="11"/>
       <c r="FY23" s="11"/>
       <c r="FZ23" s="11"/>
       <c r="GA23" s="11"/>
       <c r="GB23" s="11"/>
       <c r="GC23" s="11"/>
       <c r="GD23" s="11"/>
       <c r="GE23" s="11"/>
       <c r="GF23" s="11"/>
       <c r="GG23" s="11"/>
       <c r="GH23" s="11"/>
       <c r="GI23" s="11"/>
       <c r="GJ23" s="11"/>
       <c r="GK23" s="11"/>
       <c r="GL23" s="11"/>
       <c r="GM23" s="11"/>
       <c r="GN23" s="11"/>
       <c r="GO23" s="11"/>
+      <c r="GP23" s="11"/>
+      <c r="GQ23" s="11"/>
+      <c r="GR23" s="11"/>
+      <c r="GS23" s="11"/>
+      <c r="GT23" s="11"/>
+      <c r="GU23" s="11"/>
     </row>
-    <row r="24" spans="1:197" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24"/>
       <c r="B24" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="59"/>
       <c r="H24" s="59"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="59"/>
       <c r="L24" s="59"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="11"/>
       <c r="P24" s="11"/>
       <c r="Q24" s="11"/>
       <c r="R24" s="11"/>
       <c r="S24" s="11"/>
       <c r="T24" s="11"/>
       <c r="U24" s="11"/>
       <c r="V24" s="11"/>
       <c r="W24" s="11"/>
@@ -2915,82 +2928,107 @@
       <c r="FE24" s="11"/>
       <c r="FF24" s="11"/>
       <c r="FG24" s="11"/>
       <c r="FH24" s="11"/>
       <c r="FI24" s="11"/>
       <c r="FJ24" s="11"/>
       <c r="FK24" s="11"/>
       <c r="FL24" s="11"/>
       <c r="FM24" s="11"/>
       <c r="FN24" s="11"/>
       <c r="FO24" s="11"/>
       <c r="FP24" s="11"/>
       <c r="FQ24" s="11"/>
       <c r="FR24" s="11"/>
       <c r="FS24" s="11"/>
       <c r="FT24" s="11"/>
       <c r="FU24" s="11"/>
       <c r="FV24" s="11"/>
       <c r="FW24" s="11"/>
       <c r="FX24" s="11"/>
       <c r="FY24" s="11"/>
       <c r="FZ24" s="11"/>
       <c r="GA24" s="11"/>
       <c r="GB24" s="11"/>
       <c r="GC24" s="11"/>
+      <c r="GD24" s="11"/>
+      <c r="GE24" s="11"/>
+      <c r="GF24" s="11"/>
+      <c r="GG24" s="11"/>
+      <c r="GH24" s="11"/>
+      <c r="GI24" s="11"/>
+      <c r="GJ24" s="11"/>
+      <c r="GK24" s="11"/>
+      <c r="GL24" s="11"/>
+      <c r="GM24" s="11"/>
+      <c r="GN24" s="11"/>
+      <c r="GO24" s="11"/>
+      <c r="GP24" s="11"/>
+      <c r="GQ24" s="11"/>
+      <c r="GR24" s="11"/>
+      <c r="GS24" s="11"/>
+      <c r="GT24" s="11"/>
+      <c r="GU24" s="11"/>
+      <c r="GV24" s="11"/>
+      <c r="GW24" s="11"/>
+      <c r="GX24" s="11"/>
+      <c r="GY24" s="11"/>
+      <c r="GZ24" s="11"/>
+      <c r="HA24" s="11"/>
+      <c r="HB24" s="11"/>
     </row>
-    <row r="25" spans="1:197" s="51" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:210" s="51" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25"/>
       <c r="J25" s="12"/>
       <c r="O25" s="11"/>
       <c r="P25" s="11"/>
       <c r="Q25" s="11"/>
       <c r="S25" s="12"/>
       <c r="T25" s="12"/>
       <c r="U25" s="12"/>
       <c r="V25" s="12" t="s">
         <v>31</v>
       </c>
       <c r="W25" s="11"/>
       <c r="X25" s="11"/>
-      <c r="Y25" s="11"/>
-[...3 lines deleted...]
-      <c r="AC25" s="11"/>
+      <c r="Y25" s="17"/>
+      <c r="Z25" s="17"/>
+      <c r="AA25" s="17"/>
+      <c r="AB25" s="17"/>
+      <c r="AC25" s="17"/>
       <c r="AD25" s="11"/>
-      <c r="AE25" s="11"/>
-[...3 lines deleted...]
-      <c r="AI25" s="11"/>
+      <c r="AE25" s="17"/>
+      <c r="AF25" s="17"/>
+      <c r="AG25" s="17"/>
+      <c r="AH25" s="17"/>
+      <c r="AI25" s="17"/>
       <c r="AJ25" s="11"/>
-      <c r="AK25" s="11"/>
-[...3 lines deleted...]
-      <c r="AO25" s="11"/>
+      <c r="AK25" s="17"/>
+      <c r="AL25" s="17"/>
+      <c r="AM25" s="17"/>
+      <c r="AN25" s="17"/>
+      <c r="AO25" s="17"/>
       <c r="AP25" s="11"/>
       <c r="AQ25" s="11"/>
       <c r="AR25" s="11"/>
       <c r="AS25" s="11"/>
       <c r="AT25" s="11"/>
       <c r="AU25" s="11"/>
       <c r="AV25" s="11"/>
       <c r="AW25" s="11"/>
       <c r="AX25" s="11"/>
       <c r="AY25" s="11"/>
       <c r="AZ25" s="11"/>
       <c r="BA25" s="11"/>
       <c r="BB25" s="11"/>
       <c r="BC25" s="11"/>
       <c r="BD25" s="11"/>
       <c r="BE25" s="11"/>
       <c r="BF25" s="11"/>
       <c r="BG25" s="11"/>
       <c r="BH25" s="11"/>
       <c r="BI25" s="11"/>
       <c r="BJ25" s="11"/>
       <c r="BK25" s="11"/>
       <c r="BL25" s="11"/>
       <c r="BM25" s="11"/>
       <c r="BN25" s="11"/>
@@ -3091,88 +3129,113 @@
       <c r="FE25" s="11"/>
       <c r="FF25" s="11"/>
       <c r="FG25" s="11"/>
       <c r="FH25" s="11"/>
       <c r="FI25" s="11"/>
       <c r="FJ25" s="11"/>
       <c r="FK25" s="11"/>
       <c r="FL25" s="11"/>
       <c r="FM25" s="11"/>
       <c r="FN25" s="11"/>
       <c r="FO25" s="11"/>
       <c r="FP25" s="11"/>
       <c r="FQ25" s="11"/>
       <c r="FR25" s="11"/>
       <c r="FS25" s="11"/>
       <c r="FT25" s="11"/>
       <c r="FU25" s="11"/>
       <c r="FV25" s="11"/>
       <c r="FW25" s="11"/>
       <c r="FX25" s="11"/>
       <c r="FY25" s="11"/>
       <c r="FZ25" s="11"/>
       <c r="GA25" s="11"/>
       <c r="GB25" s="11"/>
       <c r="GC25" s="11"/>
+      <c r="GD25" s="11"/>
+      <c r="GE25" s="11"/>
+      <c r="GF25" s="11"/>
+      <c r="GG25" s="11"/>
+      <c r="GH25" s="11"/>
+      <c r="GI25" s="11"/>
+      <c r="GJ25" s="11"/>
+      <c r="GK25" s="11"/>
+      <c r="GL25" s="11"/>
+      <c r="GM25" s="11"/>
+      <c r="GN25" s="11"/>
+      <c r="GO25" s="11"/>
+      <c r="GP25" s="11"/>
+      <c r="GQ25" s="11"/>
+      <c r="GR25" s="11"/>
+      <c r="GS25" s="11"/>
+      <c r="GT25" s="11"/>
+      <c r="GU25" s="11"/>
+      <c r="GV25" s="11"/>
+      <c r="GW25" s="11"/>
+      <c r="GX25" s="11"/>
+      <c r="GY25" s="11"/>
+      <c r="GZ25" s="11"/>
+      <c r="HA25" s="11"/>
+      <c r="HB25" s="11"/>
     </row>
-    <row r="26" spans="1:197" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:210" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26"/>
       <c r="B26" s="61" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="62" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="63"/>
       <c r="G26" s="62" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="63"/>
       <c r="K26" s="62" t="s">
         <v>7</v>
       </c>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
       <c r="N26" s="63"/>
       <c r="O26" s="15" t="s">
         <v>8</v>
       </c>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26" s="15"/>
       <c r="S26" s="14" t="s">
         <v>9</v>
       </c>
       <c r="T26" s="15"/>
       <c r="U26" s="15"/>
       <c r="V26" s="16"/>
     </row>
-    <row r="27" spans="1:197" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:210" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27"/>
       <c r="B27" s="64"/>
       <c r="C27" s="65" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="66" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="65" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="I27" s="20" t="s">
         <v>12</v>
       </c>
       <c r="J27" s="66" t="s">
         <v>13</v>
@@ -3207,51 +3270,51 @@
       <c r="T27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="U27" s="20" t="s">
         <v>12</v>
       </c>
       <c r="V27" s="21" t="s">
         <v>13</v>
       </c>
       <c r="Y27" s="11"/>
       <c r="Z27" s="11"/>
       <c r="AA27" s="11"/>
       <c r="AB27" s="11"/>
       <c r="AC27" s="11"/>
       <c r="AE27" s="11"/>
       <c r="AF27" s="11"/>
       <c r="AG27" s="11"/>
       <c r="AH27" s="11"/>
       <c r="AI27" s="11"/>
       <c r="AK27" s="11"/>
       <c r="AL27" s="11"/>
       <c r="AM27" s="11"/>
       <c r="AN27" s="11"/>
       <c r="AO27" s="11"/>
     </row>
-    <row r="28" spans="1:197" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="D28" s="48">
         <v>341.7009602194787</v>
       </c>
       <c r="E28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="F28" s="48">
         <v>491.7009602194787</v>
       </c>
       <c r="G28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="H28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="I28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="J28" s="48">
@@ -3272,117 +3335,116 @@
       <c r="O28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="P28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="Q28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="R28" s="48">
         <v>492.22679469593049</v>
       </c>
       <c r="S28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="T28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="U28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="V28" s="48">
         <v>492.22679469593049</v>
       </c>
     </row>
-    <row r="29" spans="1:197" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="67" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="68">
         <v>14380.446420752125</v>
       </c>
       <c r="D29" s="68">
         <v>10620.337370545214</v>
       </c>
       <c r="E29" s="68">
         <v>5247.7818980533193</v>
       </c>
       <c r="F29" s="68">
         <v>30248.56568935066</v>
       </c>
       <c r="G29" s="68">
         <v>13485.512696352962</v>
       </c>
       <c r="H29" s="68">
         <v>10763.236904386084</v>
       </c>
       <c r="I29" s="68">
         <v>4902.2069772430186</v>
       </c>
       <c r="J29" s="68">
         <v>29150.956577982062</v>
       </c>
       <c r="K29" s="68">
         <v>13583.440438441661</v>
       </c>
       <c r="L29" s="68">
         <v>11856.58072104985</v>
       </c>
       <c r="M29" s="68">
         <v>3947.4908455697541</v>
       </c>
       <c r="N29" s="68">
         <v>29387.512005061264</v>
       </c>
       <c r="O29" s="68">
-        <v>13968.046826722742</v>
+        <v>13987.455610638597</v>
       </c>
       <c r="P29" s="68">
-        <v>11290.176562318207</v>
+        <v>11333.590877920573</v>
       </c>
       <c r="Q29" s="68">
-        <v>4051.7560931104858</v>
+        <v>4177.8644388283255</v>
       </c>
       <c r="R29" s="68">
-        <v>29309.979482151433</v>
+        <v>29498.910927387496</v>
       </c>
       <c r="S29" s="68">
-        <v>14182.659477720306</v>
+        <v>14674.106317075093</v>
       </c>
       <c r="T29" s="68">
-        <v>11313.668955534242</v>
+        <v>11261.275505373949</v>
       </c>
       <c r="U29" s="68">
-        <v>4774.0245555181673</v>
+        <v>4400.7915676432622</v>
       </c>
       <c r="V29" s="68">
-        <v>30270.352988772716</v>
+        <v>30336.173390092306</v>
       </c>
     </row>
-    <row r="30" spans="1:197" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30"/>
+    <row r="30" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="27">
         <v>846.3295700000001</v>
       </c>
       <c r="D30" s="27">
         <v>15990.15834</v>
       </c>
       <c r="E30" s="27">
         <v>2753.5398499999997</v>
       </c>
       <c r="F30" s="27">
         <v>19590.027760000001</v>
       </c>
       <c r="G30" s="27">
         <v>838.55562000000009</v>
       </c>
       <c r="H30" s="27">
         <v>15739.19281</v>
       </c>
       <c r="I30" s="27">
         <v>3306.4930399999998</v>
       </c>
       <c r="J30" s="27">
@@ -3391,207 +3453,206 @@
       <c r="K30" s="27">
         <v>419.94966999999997</v>
       </c>
       <c r="L30" s="27">
         <v>20125.435809999999</v>
       </c>
       <c r="M30" s="27">
         <v>2683.0135099999998</v>
       </c>
       <c r="N30" s="27">
         <v>23228.398989999998</v>
       </c>
       <c r="O30" s="27">
         <v>820.00000000000011</v>
       </c>
       <c r="P30" s="27">
         <v>17000</v>
       </c>
       <c r="Q30" s="27">
         <v>2199.9999999999995</v>
       </c>
       <c r="R30" s="27">
         <v>20020</v>
       </c>
       <c r="S30" s="27">
-        <v>744.8867466666668</v>
+        <v>604.8867466666668</v>
       </c>
       <c r="T30" s="27">
         <v>17000</v>
       </c>
       <c r="U30" s="27">
         <v>2596.1374999999998</v>
       </c>
       <c r="V30" s="27">
-        <v>20341.024246666668</v>
+        <v>20201.024246666668</v>
       </c>
     </row>
-    <row r="31" spans="1:197" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31"/>
+    <row r="31" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="40">
         <v>15276.775990752125</v>
       </c>
       <c r="D31" s="40">
         <v>26952.196670764693</v>
       </c>
       <c r="E31" s="40">
         <v>8101.3217480533185</v>
       </c>
       <c r="F31" s="40">
         <v>50330.294409570139</v>
       </c>
       <c r="G31" s="40">
         <v>14374.068316352961</v>
       </c>
       <c r="H31" s="40">
         <v>26844.656509082015</v>
       </c>
       <c r="I31" s="40">
         <v>8308.700017243018</v>
       </c>
       <c r="J31" s="40">
         <v>49527.424842677996</v>
       </c>
       <c r="K31" s="40">
         <v>14053.390108441661</v>
       </c>
       <c r="L31" s="40">
         <v>32324.121393113557</v>
       </c>
       <c r="M31" s="40">
         <v>6730.5043555697539</v>
       </c>
       <c r="N31" s="40">
         <v>53108.01585712497</v>
       </c>
       <c r="O31" s="40">
-        <v>14838.046826722742</v>
+        <v>14857.455610638597</v>
       </c>
       <c r="P31" s="40">
-        <v>28632.40335701414</v>
+        <v>28675.817672616504</v>
       </c>
       <c r="Q31" s="40">
-        <v>6351.7560931104854</v>
+        <v>6477.8644388283246</v>
       </c>
       <c r="R31" s="40">
-        <v>49822.20627684737</v>
+        <v>50011.137722083426</v>
       </c>
       <c r="S31" s="40">
-        <v>14977.546224386973</v>
+        <v>15328.99306374176</v>
       </c>
       <c r="T31" s="40">
-        <v>28655.895750230171</v>
+        <v>28603.502300069878</v>
       </c>
       <c r="U31" s="40">
-        <v>7470.1620555181671</v>
+        <v>7096.929067643262</v>
       </c>
       <c r="V31" s="40">
-        <v>51103.604030135313</v>
+        <v>51029.424431454907</v>
       </c>
       <c r="Y31" s="51"/>
       <c r="Z31" s="51"/>
       <c r="AA31" s="51"/>
       <c r="AB31" s="51"/>
       <c r="AC31" s="51"/>
       <c r="AE31" s="51"/>
       <c r="AF31" s="51"/>
       <c r="AG31" s="51"/>
       <c r="AH31" s="51"/>
       <c r="AI31" s="51"/>
       <c r="AK31" s="51"/>
       <c r="AL31" s="51"/>
       <c r="AM31" s="51"/>
       <c r="AN31" s="51"/>
       <c r="AO31" s="51"/>
     </row>
-    <row r="32" spans="1:197" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:210" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32"/>
       <c r="B32" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="27">
         <v>14431.756810752126</v>
       </c>
       <c r="D32" s="27">
         <v>26009.691686068767</v>
       </c>
       <c r="E32" s="27">
         <v>6986.7768380533198</v>
       </c>
       <c r="F32" s="27">
         <v>47428.225334874209</v>
       </c>
       <c r="G32" s="27">
         <v>13450.184866352964</v>
       </c>
       <c r="H32" s="27">
         <v>25946.340007018302</v>
       </c>
       <c r="I32" s="27">
         <v>7227.9061272430181</v>
       </c>
       <c r="J32" s="27">
         <v>46624.431000614284</v>
       </c>
       <c r="K32" s="27">
         <v>13122.91384844166</v>
       </c>
       <c r="L32" s="27">
         <v>31454.080198417629</v>
       </c>
       <c r="M32" s="27">
         <v>6087.2344255697535</v>
       </c>
       <c r="N32" s="27">
         <v>50664.228472429044</v>
       </c>
       <c r="O32" s="27">
-        <v>13924.804561903547</v>
+        <v>13944.2133458194</v>
       </c>
       <c r="P32" s="27">
-        <v>27780.176562318207</v>
+        <v>27823.590877920571</v>
       </c>
       <c r="Q32" s="27">
-        <v>5861.7560931104854</v>
+        <v>5987.8644388283255</v>
       </c>
       <c r="R32" s="27">
-        <v>47566.737217332236</v>
+        <v>47755.6686625683</v>
       </c>
       <c r="S32" s="27">
-        <v>14083.497926113909</v>
+        <v>14434.944765468694</v>
       </c>
       <c r="T32" s="27">
-        <v>27752.274856411645</v>
+        <v>27699.881406251356</v>
       </c>
       <c r="U32" s="27">
-        <v>6557.3053288515002</v>
+        <v>6184.0723409765951</v>
       </c>
       <c r="V32" s="27">
-        <v>48393.078111377057</v>
+        <v>48318.898512696644</v>
       </c>
       <c r="Y32" s="11"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="11"/>
       <c r="AC32" s="11"/>
       <c r="AE32" s="11"/>
       <c r="AF32" s="11"/>
       <c r="AG32" s="11"/>
       <c r="AH32" s="11"/>
       <c r="AI32" s="11"/>
       <c r="AK32" s="11"/>
       <c r="AL32" s="11"/>
       <c r="AM32" s="11"/>
       <c r="AN32" s="11"/>
       <c r="AO32" s="11"/>
     </row>
     <row r="33" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C33" s="45">
         <v>795.01918000000001</v>
       </c>
       <c r="D33" s="45">
@@ -3687,72 +3748,72 @@
       <c r="G34" s="48">
         <v>14324.068316352963</v>
       </c>
       <c r="H34" s="48">
         <v>26502.551647018303</v>
       </c>
       <c r="I34" s="48">
         <v>8208.700017243018</v>
       </c>
       <c r="J34" s="48">
         <v>49035.319980614287</v>
       </c>
       <c r="K34" s="48">
         <v>14003.390108441659</v>
       </c>
       <c r="L34" s="48">
         <v>31981.894598417628</v>
       </c>
       <c r="M34" s="48">
         <v>6630.5043555697539</v>
       </c>
       <c r="N34" s="48">
         <v>52615.789062429045</v>
       </c>
       <c r="O34" s="48">
-        <v>14788.046826722742</v>
+        <v>14807.455610638595</v>
       </c>
       <c r="P34" s="48">
-        <v>28290.176562318207</v>
+        <v>28333.590877920571</v>
       </c>
       <c r="Q34" s="48">
-        <v>6251.7560931104854</v>
+        <v>6377.8644388283255</v>
       </c>
       <c r="R34" s="48">
-        <v>49329.97948215143</v>
+        <v>49518.910927387493</v>
       </c>
       <c r="S34" s="48">
-        <v>14927.546224386973</v>
+        <v>15278.993063741758</v>
       </c>
       <c r="T34" s="48">
-        <v>28313.70959974498</v>
+        <v>28261.316149584691</v>
       </c>
       <c r="U34" s="48">
-        <v>7370.1620555181671</v>
+        <v>6996.929067643262</v>
       </c>
       <c r="V34" s="48">
-        <v>50611.417879650122</v>
+        <v>50537.238280969708</v>
       </c>
       <c r="Y34" s="11"/>
       <c r="Z34" s="11"/>
       <c r="AA34" s="11"/>
       <c r="AB34" s="11"/>
       <c r="AC34" s="11"/>
       <c r="AE34" s="11"/>
       <c r="AF34" s="11"/>
       <c r="AG34" s="11"/>
       <c r="AH34" s="11"/>
       <c r="AI34" s="11"/>
       <c r="AK34" s="11"/>
       <c r="AL34" s="11"/>
       <c r="AM34" s="11"/>
       <c r="AN34" s="11"/>
       <c r="AO34" s="11"/>
     </row>
     <row r="35" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="D35" s="48">
@@ -5177,129 +5238,128 @@
       <c r="T45" s="48">
         <v>270.79459431997162</v>
       </c>
       <c r="U45" s="48">
         <v>487.46761164456638</v>
       </c>
       <c r="V45" s="77">
         <v>1524.879337499365</v>
       </c>
       <c r="W45" s="76">
         <v>591.737794035462</v>
       </c>
       <c r="X45" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="Y45" s="48">
         <v>270.92457111890127</v>
       </c>
       <c r="Z45" s="48">
         <v>487.43966874968248</v>
       </c>
       <c r="AA45" s="77">
         <v>1525.1020339040456</v>
       </c>
     </row>
-    <row r="46" spans="1:214" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46"/>
+    <row r="46" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="67" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="78">
         <v>10343.829881593634</v>
       </c>
       <c r="D46" s="68">
         <v>2688.6930052013199</v>
       </c>
       <c r="E46" s="68">
         <v>4007.3970857861705</v>
       </c>
       <c r="F46" s="68">
         <v>0</v>
       </c>
       <c r="G46" s="79">
         <v>17039.919972581123</v>
       </c>
       <c r="H46" s="78">
         <v>9700.1056236924833</v>
       </c>
       <c r="I46" s="68">
         <v>2724.8701023762237</v>
       </c>
       <c r="J46" s="68">
         <v>3743.5035098946678</v>
       </c>
       <c r="K46" s="68">
         <v>0</v>
       </c>
       <c r="L46" s="79">
         <v>16168.479235963376</v>
       </c>
       <c r="M46" s="78">
         <v>9770.5448767738253</v>
       </c>
       <c r="N46" s="68">
         <v>3001.6660053290761</v>
       </c>
       <c r="O46" s="68">
         <v>3014.4475547987208</v>
       </c>
       <c r="P46" s="68">
         <v>0</v>
       </c>
       <c r="Q46" s="79">
         <v>15786.658436901622</v>
       </c>
       <c r="R46" s="78">
-        <v>10047.19157711636</v>
+        <v>10061.152281336534</v>
       </c>
       <c r="S46" s="68">
-        <v>2858.2725474223307</v>
+        <v>2869.2635133976132</v>
       </c>
       <c r="T46" s="68">
-        <v>3094.0682892843702</v>
+        <v>3190.3692078325389</v>
       </c>
       <c r="U46" s="68">
         <v>0</v>
       </c>
       <c r="V46" s="79">
-        <v>15999.532413823063</v>
+        <v>16120.785002566685</v>
       </c>
       <c r="W46" s="78">
-        <v>10201.562080465485</v>
+        <v>10555.058929825946</v>
       </c>
       <c r="X46" s="68">
-        <v>2864.219988742846</v>
+        <v>2850.9558241453037</v>
       </c>
       <c r="Y46" s="68">
-        <v>3645.6187514865996</v>
+        <v>3360.6044698366727</v>
       </c>
       <c r="Z46" s="68">
         <v>0</v>
       </c>
       <c r="AA46" s="79">
-        <v>16711.400820694929</v>
+        <v>16766.61922380792</v>
       </c>
     </row>
     <row r="47" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="80">
         <v>391.161</v>
       </c>
       <c r="D47" s="27">
         <v>524.49654999999996</v>
       </c>
       <c r="E47" s="27">
         <v>1987.6141500000003</v>
       </c>
       <c r="F47" s="27">
         <v>5234.8662299999996</v>
       </c>
       <c r="G47" s="81">
         <v>8138.1379299999999</v>
       </c>
       <c r="H47" s="80">
         <v>462.96247999999997</v>
       </c>
       <c r="I47" s="27">
@@ -5388,78 +5448,78 @@
       <c r="J48" s="40">
         <v>7023.5379909280473</v>
       </c>
       <c r="K48" s="40">
         <v>4681.6324141426621</v>
       </c>
       <c r="L48" s="83">
         <v>26020.352586887017</v>
       </c>
       <c r="M48" s="82">
         <v>10656.742991597785</v>
       </c>
       <c r="N48" s="40">
         <v>3881.9028953290763</v>
       </c>
       <c r="O48" s="40">
         <v>5841.3234228020747</v>
       </c>
       <c r="P48" s="40">
         <v>3885.1830604618199</v>
       </c>
       <c r="Q48" s="83">
         <v>24265.152370190754</v>
       </c>
       <c r="R48" s="82">
-        <v>11188.808708651188</v>
+        <v>11202.769412871361</v>
       </c>
       <c r="S48" s="40">
-        <v>3733.2725474223307</v>
+        <v>3744.2635133976132</v>
       </c>
       <c r="T48" s="40">
-        <v>5464.8628836043417</v>
+        <v>5561.1638021525105</v>
       </c>
       <c r="U48" s="40">
         <v>3287.4676116445662</v>
       </c>
       <c r="V48" s="83">
-        <v>23674.411751322426</v>
+        <v>23795.66434006605</v>
       </c>
       <c r="W48" s="82">
-        <v>11259.21832783428</v>
+        <v>11612.715177194741</v>
       </c>
       <c r="X48" s="40">
-        <v>3667.4521987428461</v>
+        <v>3654.1880341453038</v>
       </c>
       <c r="Y48" s="40">
-        <v>6146.119385938835</v>
+        <v>5861.1051042889076</v>
       </c>
       <c r="Z48" s="40">
         <v>3020.3414448606577</v>
       </c>
       <c r="AA48" s="83">
-        <v>24093.131357376617</v>
+        <v>24148.349760489607</v>
       </c>
     </row>
     <row r="49" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="80">
         <v>10074.012689878957</v>
       </c>
       <c r="D49" s="27">
         <v>2290.1765852013195</v>
       </c>
       <c r="E49" s="27">
         <v>4737.6577886759742</v>
       </c>
       <c r="F49" s="27">
         <v>5081.6171861865578</v>
       </c>
       <c r="G49" s="81">
         <v>22183.464249942808</v>
       </c>
       <c r="H49" s="80">
         <v>9417.5525246161214</v>
       </c>
       <c r="I49" s="27">
@@ -5468,78 +5528,78 @@
       <c r="J49" s="27">
         <v>5681.5530829246945</v>
       </c>
       <c r="K49" s="27">
         <v>4072.9774036808426</v>
       </c>
       <c r="L49" s="81">
         <v>21846.93480359788</v>
       </c>
       <c r="M49" s="80">
         <v>9479.9446800629612</v>
       </c>
       <c r="N49" s="27">
         <v>2936.0235353290759</v>
       </c>
       <c r="O49" s="27">
         <v>4857.607228482103</v>
       </c>
       <c r="P49" s="27">
         <v>3276.3267988172538</v>
       </c>
       <c r="Q49" s="81">
         <v>20549.902242691394</v>
       </c>
       <c r="R49" s="80">
-        <v>10001.534116931667</v>
+        <v>10015.494821151842</v>
       </c>
       <c r="S49" s="27">
-        <v>2918.2725474223316</v>
+        <v>2929.2635133976141</v>
       </c>
       <c r="T49" s="27">
-        <v>4623.9383124854403</v>
+        <v>4720.2392310336081</v>
       </c>
       <c r="U49" s="27">
-        <v>2694.6863866060421</v>
+        <v>2650.0279428948838</v>
       </c>
       <c r="V49" s="81">
-        <v>20238.431363445481</v>
+        <v>20315.025508477949</v>
       </c>
       <c r="W49" s="80">
-        <v>10053.946761808178</v>
+        <v>10407.443611168637</v>
       </c>
       <c r="X49" s="27">
-        <v>2691.0819587428459</v>
+        <v>2677.8177941453037</v>
       </c>
       <c r="Y49" s="27">
-        <v>5128.5944147914261</v>
+        <v>4843.5801331414987</v>
       </c>
       <c r="Z49" s="27">
-        <v>2400.8576212861685</v>
+        <v>2391.1607012861687</v>
       </c>
       <c r="AA49" s="81">
-        <v>20274.480756628622</v>
+        <v>20320.002239741607</v>
       </c>
     </row>
     <row r="50" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="84">
         <v>660.18943999999999</v>
       </c>
       <c r="D50" s="45">
         <v>923.01297000000011</v>
       </c>
       <c r="E50" s="45">
         <v>1256.4160899999999</v>
       </c>
       <c r="F50" s="45">
         <v>153.69486000000001</v>
       </c>
       <c r="G50" s="85">
         <v>2993.3133600000001</v>
       </c>
       <c r="H50" s="84">
         <v>746.00711999999987</v>
       </c>
       <c r="I50" s="45">
@@ -5557,69 +5617,69 @@
       <c r="M50" s="84">
         <v>585.18118000000004</v>
       </c>
       <c r="N50" s="45">
         <v>770.87936000000013</v>
       </c>
       <c r="O50" s="45">
         <v>712.9215999999999</v>
       </c>
       <c r="P50" s="45">
         <v>121.38865000000001</v>
       </c>
       <c r="Q50" s="85">
         <v>2190.3707899999999</v>
       </c>
       <c r="R50" s="84">
         <v>595.53679768405857</v>
       </c>
       <c r="S50" s="45">
         <v>639.99999999999989</v>
       </c>
       <c r="T50" s="45">
         <v>570.00000000000011</v>
       </c>
       <c r="U50" s="45">
-        <v>105.3415562888415</v>
+        <v>150</v>
       </c>
       <c r="V50" s="85">
-        <v>1910.8783539729</v>
+        <v>1955.5367976840585</v>
       </c>
       <c r="W50" s="84">
         <v>613.63580589468609</v>
       </c>
       <c r="X50" s="45">
         <v>801.37024000000008</v>
       </c>
       <c r="Y50" s="45">
         <v>746.73955000000001</v>
       </c>
       <c r="Z50" s="45">
-        <v>131.99758333333332</v>
+        <v>141.69450333333333</v>
       </c>
       <c r="AA50" s="85">
-        <v>2293.7431792280195</v>
+        <v>2303.4400992280193</v>
       </c>
     </row>
     <row r="51" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="76">
         <v>10734.202129878957</v>
       </c>
       <c r="D51" s="48">
         <v>3213.1895552013198</v>
       </c>
       <c r="E51" s="48">
         <v>5994.0738786759739</v>
       </c>
       <c r="F51" s="48">
         <v>5235.3120461865574</v>
       </c>
       <c r="G51" s="77">
         <v>25176.777609942808</v>
       </c>
       <c r="H51" s="76">
         <v>10163.559644616122</v>
       </c>
       <c r="I51" s="48">
@@ -5628,78 +5688,78 @@
       <c r="J51" s="48">
         <v>6752.9008929246947</v>
       </c>
       <c r="K51" s="48">
         <v>4193.886643680843</v>
       </c>
       <c r="L51" s="77">
         <v>24495.417363597884</v>
       </c>
       <c r="M51" s="76">
         <v>10065.125860062961</v>
       </c>
       <c r="N51" s="48">
         <v>3706.9028953290763</v>
       </c>
       <c r="O51" s="48">
         <v>5570.5288284821027</v>
       </c>
       <c r="P51" s="48">
         <v>3397.7154488172537</v>
       </c>
       <c r="Q51" s="77">
         <v>22740.273032691392</v>
       </c>
       <c r="R51" s="76">
-        <v>10597.070914615726</v>
+        <v>10611.031618835901</v>
       </c>
       <c r="S51" s="48">
-        <v>3558.2725474223316</v>
+        <v>3569.2635133976141</v>
       </c>
       <c r="T51" s="48">
-        <v>5193.9383124854403</v>
+        <v>5290.2392310336081</v>
       </c>
       <c r="U51" s="48">
-        <v>2800.0279428948834</v>
+        <v>2800.0279428948838</v>
       </c>
       <c r="V51" s="77">
-        <v>22149.309717418379</v>
+        <v>22270.56230616201</v>
       </c>
       <c r="W51" s="76">
-        <v>10667.582567702864</v>
+        <v>11021.079417063323</v>
       </c>
       <c r="X51" s="48">
-        <v>3492.4521987428461</v>
+        <v>3479.1880341453038</v>
       </c>
       <c r="Y51" s="48">
-        <v>5875.3339647914263</v>
+        <v>5590.3196831414989</v>
       </c>
       <c r="Z51" s="48">
         <v>2532.8552046195018</v>
       </c>
       <c r="AA51" s="77">
-        <v>22568.223935856637</v>
+        <v>22623.442338969631</v>
       </c>
     </row>
     <row r="52" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="76">
         <v>592.04389574759944</v>
       </c>
       <c r="D52" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="E52" s="48">
         <v>271.34202103337907</v>
       </c>
       <c r="F52" s="48">
         <v>487.10562414266116</v>
       </c>
       <c r="G52" s="77">
         <v>1525.4915409236396</v>
       </c>
       <c r="H52" s="76">
         <v>591.55235482395972</v>
       </c>
       <c r="I52" s="48">
@@ -6818,47 +6878,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ELEMANS ZOLICHOVA Lucie (AGRI)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SetDate">
-    <vt:lpwstr>2026-03-24T14:18:24Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-28T17:19:03Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Name">
     <vt:lpwstr>Commission Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SiteId">
     <vt:lpwstr>b24c8b06-522c-46fe-9080-70926f8dddb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ActionId">
-    <vt:lpwstr>f8a4d233-4bf2-4dc4-968e-1e90c8c69b9f</vt:lpwstr>
+    <vt:lpwstr>7ba537cb-8d6c-4614-810e-e11d79c2cb2f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>