--- v3 (2026-05-01)
+++ v4 (2026-05-31)
@@ -6,91 +6,91 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\02 MARKET ANALYSIS\2.2 Cereals\2.2.1 Balance sheet\Balance sheets for Europa and AMIS\archive\next update\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5185DC6-4B7B-49C6-90B8-657225379FA1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D626D7A8-003B-4D88-BE49-DD3BB620C8B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8AB80B28-69E3-486F-8FED-59E70ACD47DA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DB58A0B8-B004-4F33-9B8B-98A7B73277CE}"/>
   </bookViews>
   <sheets>
     <sheet name="Oilseeds - EU" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Oilseeds - EU'!$B$1:$AA$58</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Oilseeds - EU'!$B$1:$AB$58</definedName>
     <definedName name="Z_66FB057A_4AF0_4961_BD83_A5E40E9720A6_.wvu.Cols" localSheetId="0" hidden="1">'Oilseeds - EU'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="37">
   <si>
     <t>EU</t>
   </si>
   <si>
     <t>OILSEEDS, OILSEED MEALS &amp; VEGETABLE OILS SUPPLY &amp; DEMAND</t>
   </si>
   <si>
-    <t>last updated: 30/04/2026</t>
+    <t>last updated: 26/05/2026</t>
   </si>
   <si>
     <t>Thousand  tonnes</t>
   </si>
   <si>
     <t>OILSEED *</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t xml:space="preserve">2023/24 </t>
   </si>
   <si>
     <t>2024/25 est.</t>
   </si>
   <si>
     <t>2025/26 fc.</t>
   </si>
   <si>
     <t>2026/27 proj.</t>
   </si>
   <si>
     <t>Rapeseed</t>
   </si>
@@ -790,54 +790,54 @@
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma 2 2" xfId="3" xr:uid="{98AEB8FE-51BC-4200-A65A-E423AC98670F}"/>
+    <cellStyle name="Comma 2 2" xfId="3" xr:uid="{47EBDE67-B49F-4F68-B8F9-A28D18D2581B}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{9C7C5B03-E743-40E5-82BD-03B199E31434}"/>
-    <cellStyle name="Normal_Oilseeds Balance sheets_09 February 2011 2" xfId="2" xr:uid="{5DE2EC64-93A3-48F0-B842-D7004C08631E}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{ED5B6099-A00B-4BFC-A99F-3649E5CFE32A}"/>
+    <cellStyle name="Normal_Oilseeds Balance sheets_09 February 2011 2" xfId="2" xr:uid="{A7B1D621-2FCD-40B2-8B8C-485B7CE1C805}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1102,186 +1102,186 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B39C9785-7B1C-4208-B3EF-E23248A7013B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14C8265C-1FF5-47DA-9A76-84178D3E25A2}">
   <sheetPr>
     <tabColor indexed="10"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:HF58"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="G10" sqref="G10"/>
-      <selection pane="topRight" activeCell="Y27" sqref="Y27"/>
+      <selection pane="topRight" activeCell="Z34" sqref="Z34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.42578125" style="11" customWidth="1"/>
     <col min="3" max="7" width="16.42578125" style="51" customWidth="1"/>
     <col min="8" max="17" width="16.42578125" style="11" customWidth="1"/>
     <col min="18" max="18" width="13" style="11" customWidth="1"/>
     <col min="19" max="20" width="16.42578125" style="11" customWidth="1"/>
     <col min="21" max="21" width="13.5703125" style="11" customWidth="1"/>
     <col min="22" max="22" width="16.85546875" style="11" customWidth="1"/>
     <col min="23" max="23" width="13.85546875" style="11" customWidth="1"/>
     <col min="24" max="24" width="20.5703125" style="11" customWidth="1"/>
     <col min="25" max="25" width="14.28515625" style="11" customWidth="1"/>
     <col min="26" max="26" width="16.85546875" style="11" customWidth="1"/>
     <col min="27" max="27" width="14.42578125" style="11" customWidth="1"/>
     <col min="28" max="28" width="16.42578125" style="11" customWidth="1"/>
     <col min="29" max="29" width="16.7109375" style="11" customWidth="1"/>
     <col min="30" max="30" width="17.7109375" style="11" customWidth="1"/>
     <col min="31" max="31" width="16.42578125" style="11" customWidth="1"/>
     <col min="32" max="32" width="18.42578125" style="11" customWidth="1"/>
     <col min="33" max="33" width="16.42578125" style="11" customWidth="1"/>
     <col min="34" max="34" width="18.85546875" style="11" customWidth="1"/>
     <col min="35" max="35" width="14.140625" style="11" customWidth="1"/>
     <col min="36" max="36" width="22" style="11" customWidth="1"/>
     <col min="37" max="37" width="15.5703125" style="11" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="11"/>
     <col min="39" max="39" width="13.7109375" style="11" customWidth="1"/>
     <col min="40" max="40" width="18.7109375" style="11" customWidth="1"/>
     <col min="41" max="41" width="14.5703125" style="11" customWidth="1"/>
     <col min="42" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:24" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="3"/>
       <c r="O1" s="3"/>
     </row>
-    <row r="2" spans="1:23" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:24" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
     </row>
-    <row r="3" spans="1:23" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="5"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="6"/>
       <c r="F3" s="2"/>
     </row>
-    <row r="4" spans="1:23" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:24" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="7"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="6"/>
       <c r="F4" s="8"/>
     </row>
-    <row r="5" spans="1:23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B5" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="10"/>
       <c r="J5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="V5" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:23" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6"/>
       <c r="B6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="16"/>
       <c r="G6" s="14" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="16"/>
       <c r="K6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="16"/>
       <c r="O6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="16"/>
       <c r="S6" s="14" t="s">
         <v>9</v>
       </c>
       <c r="T6" s="15"/>
       <c r="U6" s="15"/>
       <c r="V6" s="16"/>
     </row>
-    <row r="7" spans="1:23" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7"/>
       <c r="B7" s="18"/>
       <c r="C7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="20" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="21" t="s">
         <v>13</v>
@@ -1301,51 +1301,51 @@
       <c r="O7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>12</v>
       </c>
       <c r="R7" s="21" t="s">
         <v>13</v>
       </c>
       <c r="S7" s="19" t="s">
         <v>10</v>
       </c>
       <c r="T7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="U7" s="20" t="s">
         <v>12</v>
       </c>
       <c r="V7" s="21" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="23">
         <v>500</v>
       </c>
       <c r="D8" s="24">
         <v>1200</v>
       </c>
       <c r="E8" s="24">
         <v>866.66666666666663</v>
       </c>
       <c r="F8" s="23">
         <v>2566.6666666666665</v>
       </c>
       <c r="G8" s="23">
         <v>500</v>
       </c>
       <c r="H8" s="24">
         <v>1200</v>
       </c>
       <c r="I8" s="24">
         <v>866.66666666666663</v>
       </c>
       <c r="J8" s="23">
@@ -1366,517 +1366,528 @@
       <c r="O8" s="23">
         <v>833.33333333333337</v>
       </c>
       <c r="P8" s="24">
         <v>1300</v>
       </c>
       <c r="Q8" s="24">
         <v>877.77777777777771</v>
       </c>
       <c r="R8" s="23">
         <v>3011.1111111111113</v>
       </c>
       <c r="S8" s="23">
         <v>833.33333333333337</v>
       </c>
       <c r="T8" s="24">
         <v>1300</v>
       </c>
       <c r="U8" s="24">
         <v>877.77777777777771</v>
       </c>
       <c r="V8" s="23">
         <v>3011.1111111111113</v>
       </c>
       <c r="W8" s="25"/>
+      <c r="X8" s="25"/>
     </row>
-    <row r="9" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="27">
         <v>19561.11</v>
       </c>
       <c r="D9" s="28">
         <v>2448.4800000000005</v>
       </c>
       <c r="E9" s="28">
         <v>9301.6800000000021</v>
       </c>
       <c r="F9" s="27">
         <v>31311.270000000004</v>
       </c>
       <c r="G9" s="27">
         <v>19737</v>
       </c>
       <c r="H9" s="28">
         <v>2792.1599999999994</v>
       </c>
       <c r="I9" s="28">
         <v>9799.2099999999991</v>
       </c>
       <c r="J9" s="27">
         <v>32328.37</v>
       </c>
       <c r="K9" s="27">
         <v>16765.129999999997</v>
       </c>
       <c r="L9" s="28">
         <v>3001.04</v>
       </c>
       <c r="M9" s="28">
         <v>8325.909999999998</v>
       </c>
       <c r="N9" s="27">
         <v>28092.079999999994</v>
       </c>
       <c r="O9" s="27">
-        <v>20179.544260000002</v>
+        <v>20179.994260000003</v>
       </c>
       <c r="P9" s="28">
-        <v>2821.3836899999997</v>
+        <v>2821.3436899999997</v>
       </c>
       <c r="Q9" s="28">
-        <v>8724.1234899999999</v>
+        <v>8722.1234899999999</v>
       </c>
       <c r="R9" s="27">
-        <v>31725.051440000003</v>
+        <v>31723.461439999999</v>
       </c>
       <c r="S9" s="27">
-        <v>20785.847230415096</v>
+        <v>20851.894624340923</v>
       </c>
       <c r="T9" s="28">
-        <v>2747.5940637908916</v>
+        <v>2788.1736677167019</v>
       </c>
       <c r="U9" s="28">
-        <v>8794.7081821234096</v>
+        <v>8907.5365193138387</v>
       </c>
       <c r="V9" s="27">
-        <v>32328.149476329396</v>
+        <v>32547.604811371464</v>
       </c>
       <c r="W9" s="25"/>
+      <c r="X9" s="25"/>
     </row>
-    <row r="10" spans="1:23" s="34" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:24" s="34" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="29"/>
       <c r="B10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="31">
         <v>5886.8499999999995</v>
       </c>
       <c r="D10" s="32">
         <v>1094.69</v>
       </c>
       <c r="E10" s="32">
         <v>4933.7599999999993</v>
       </c>
       <c r="F10" s="32">
         <v>11915.3</v>
       </c>
       <c r="G10" s="31">
         <v>6192.83</v>
       </c>
       <c r="H10" s="32">
         <v>985.12000000000012</v>
       </c>
       <c r="I10" s="32">
         <v>4687.59</v>
       </c>
       <c r="J10" s="32">
         <v>11865.54</v>
       </c>
       <c r="K10" s="31">
         <v>5698.6500000000005</v>
       </c>
       <c r="L10" s="32">
         <v>1118.98</v>
       </c>
       <c r="M10" s="32">
         <v>4791.2000000000007</v>
       </c>
       <c r="N10" s="32">
         <v>11608.830000000002</v>
       </c>
       <c r="O10" s="31">
-        <v>6036.7</v>
+        <v>6036.88</v>
       </c>
       <c r="P10" s="32">
-        <v>1015.2499999999999</v>
+        <v>1014.7099999999999</v>
       </c>
       <c r="Q10" s="32">
-        <v>4664.8999999999996</v>
+        <v>4663.6399999999994</v>
       </c>
       <c r="R10" s="32">
-        <v>11716.849999999999</v>
+        <v>11715.23</v>
       </c>
       <c r="S10" s="31">
-        <v>6196.2420000000002</v>
+        <v>6194.9550000000008</v>
       </c>
       <c r="T10" s="32">
-        <v>1030.4053333333347</v>
+        <v>1019.9823333333347</v>
       </c>
       <c r="U10" s="32">
-        <v>4916.7226666666838</v>
+        <v>4792.2126666666754</v>
       </c>
       <c r="V10" s="32">
-        <v>12143.370000000019</v>
+        <v>12007.150000000011</v>
       </c>
       <c r="W10" s="33"/>
+      <c r="X10" s="33"/>
     </row>
-    <row r="11" spans="1:23" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:24" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11"/>
       <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="35">
         <v>3.3228483824116468</v>
       </c>
       <c r="D11" s="36">
         <v>2.2366880121312884</v>
       </c>
       <c r="E11" s="36">
         <v>1.8853126216111047</v>
       </c>
       <c r="F11" s="35">
         <v>2.627820533263955</v>
       </c>
       <c r="G11" s="35">
         <v>3.1870727922452255</v>
       </c>
       <c r="H11" s="36">
         <v>2.8343349033620262</v>
       </c>
       <c r="I11" s="36">
         <v>2.0904579965397994</v>
       </c>
       <c r="J11" s="35">
         <v>2.7245595227861519</v>
       </c>
       <c r="K11" s="35">
         <v>2.9419476542689926</v>
       </c>
       <c r="L11" s="36">
         <v>2.6819424833330352</v>
       </c>
       <c r="M11" s="36">
         <v>1.7377504591751538</v>
       </c>
       <c r="N11" s="35">
         <v>2.4198889982883709</v>
       </c>
       <c r="O11" s="35">
-        <v>3.3428105189921653</v>
+        <v>3.3427853891414112</v>
       </c>
       <c r="P11" s="36">
-        <v>2.7790038808175326</v>
+        <v>2.7804433680558978</v>
       </c>
       <c r="Q11" s="36">
-        <v>1.8701630238590325</v>
+        <v>1.8702394460121281</v>
       </c>
       <c r="R11" s="35">
-        <v>2.7076433887947706</v>
+        <v>2.7078820851148464</v>
       </c>
       <c r="S11" s="35">
-        <v>3.3545893188831384</v>
+        <v>3.3659477146066306</v>
       </c>
       <c r="T11" s="36">
-        <v>2.6665177041567665</v>
+        <v>2.7335509416176471</v>
       </c>
       <c r="U11" s="36">
-        <v>1.7887338331583842</v>
+        <v>1.8587523423724981</v>
       </c>
       <c r="V11" s="35">
-        <v>2.6622057531253143</v>
+        <v>2.7106852842990583</v>
       </c>
       <c r="W11" s="33"/>
+      <c r="X11" s="33"/>
     </row>
-    <row r="12" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:24" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12"/>
       <c r="B12" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="27">
         <v>6840.7346300000008</v>
       </c>
       <c r="D12" s="28">
         <v>13258.499379999997</v>
       </c>
       <c r="E12" s="28">
         <v>2097.0390700000003</v>
       </c>
       <c r="F12" s="27">
         <v>22196.273079999999</v>
       </c>
       <c r="G12" s="27">
         <v>5456.5307599999996</v>
       </c>
       <c r="H12" s="28">
         <v>13252.647420000001</v>
       </c>
       <c r="I12" s="28">
         <v>769.28944999999999</v>
       </c>
       <c r="J12" s="27">
         <v>19478.467630000003</v>
       </c>
       <c r="K12" s="27">
         <v>7963.9932400000007</v>
       </c>
       <c r="L12" s="28">
         <v>14582.246810000001</v>
       </c>
       <c r="M12" s="28">
         <v>627.68878000000007</v>
       </c>
       <c r="N12" s="27">
         <v>23173.928830000001</v>
       </c>
       <c r="O12" s="27">
         <v>5500</v>
       </c>
       <c r="P12" s="28">
         <v>14000</v>
       </c>
       <c r="Q12" s="28">
-        <v>850.00000000000011</v>
+        <v>900.00000000000011</v>
       </c>
       <c r="R12" s="27">
-        <v>20350</v>
+        <v>20400</v>
       </c>
       <c r="S12" s="27">
         <v>5932.4217966666665</v>
       </c>
       <c r="T12" s="28">
         <v>13946.915396666667</v>
       </c>
       <c r="U12" s="28">
-        <v>922.67170666666675</v>
+        <v>939.33837333333338</v>
       </c>
       <c r="V12" s="27">
-        <v>20802.008900000001</v>
+        <v>20818.675566666665</v>
       </c>
       <c r="W12" s="25"/>
+      <c r="X12" s="25"/>
     </row>
-    <row r="13" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:24" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13"/>
       <c r="B13" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="40">
         <v>26901.84463</v>
       </c>
       <c r="D13" s="41">
         <v>16906.979379999997</v>
       </c>
       <c r="E13" s="41">
         <v>12265.385736666669</v>
       </c>
       <c r="F13" s="40">
         <v>56074.209746666667</v>
       </c>
       <c r="G13" s="40">
         <v>25693.530760000001</v>
       </c>
       <c r="H13" s="41">
         <v>17244.807420000001</v>
       </c>
       <c r="I13" s="41">
         <v>11435.166116666665</v>
       </c>
       <c r="J13" s="40">
         <v>54373.504296666673</v>
       </c>
       <c r="K13" s="40">
         <v>25562.456573333329</v>
       </c>
       <c r="L13" s="41">
         <v>18883.286810000001</v>
       </c>
       <c r="M13" s="41">
         <v>9831.3765577777758</v>
       </c>
       <c r="N13" s="40">
         <v>54277.119941111108</v>
       </c>
       <c r="O13" s="40">
-        <v>26512.877593333335</v>
+        <v>26513.327593333335</v>
       </c>
       <c r="P13" s="41">
-        <v>18121.383689999999</v>
+        <v>18121.343690000002</v>
       </c>
       <c r="Q13" s="41">
-        <v>10451.901267777777</v>
+        <v>10499.901267777777</v>
       </c>
       <c r="R13" s="40">
-        <v>55086.162551111112</v>
+        <v>55134.572551111116</v>
       </c>
       <c r="S13" s="40">
-        <v>27551.602360415094</v>
+        <v>27617.64975434092</v>
       </c>
       <c r="T13" s="41">
-        <v>17994.509460457557</v>
+        <v>18035.08906438337</v>
       </c>
       <c r="U13" s="41">
-        <v>10595.157666567853</v>
+        <v>10724.65267042495</v>
       </c>
       <c r="V13" s="40">
-        <v>56141.269487440506</v>
+        <v>56377.391489149239</v>
       </c>
       <c r="W13" s="25"/>
+      <c r="X13" s="25"/>
     </row>
-    <row r="14" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:24" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14"/>
       <c r="B14" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="27">
         <v>25857.740449999998</v>
       </c>
       <c r="D14" s="28">
         <v>15472.845719999999</v>
       </c>
       <c r="E14" s="28">
         <v>10826.171400000001</v>
       </c>
       <c r="F14" s="27">
         <v>52156.757569999994</v>
       </c>
       <c r="G14" s="27">
         <v>24326.068366666663</v>
       </c>
       <c r="H14" s="28">
         <v>15721.281080000001</v>
       </c>
       <c r="I14" s="28">
         <v>10083.289028888888</v>
       </c>
       <c r="J14" s="27">
         <v>50130.638475555548</v>
       </c>
       <c r="K14" s="27">
         <v>24346.711819999997</v>
       </c>
       <c r="L14" s="28">
         <v>17219.13322</v>
       </c>
       <c r="M14" s="28">
         <v>8218.8334899999973</v>
       </c>
       <c r="N14" s="27">
         <v>49784.678529999997</v>
       </c>
       <c r="O14" s="27">
-        <v>25079.544260000002</v>
+        <v>25079.994260000003</v>
       </c>
       <c r="P14" s="28">
-        <v>16501.383690000002</v>
+        <v>16501.343689999998</v>
       </c>
       <c r="Q14" s="28">
-        <v>8634.1234899999999</v>
+        <v>8682.1234899999999</v>
       </c>
       <c r="R14" s="27">
-        <v>50215.051440000003</v>
+        <v>50263.461439999999</v>
       </c>
       <c r="S14" s="27">
-        <v>26319.363084859542</v>
+        <v>26385.410478785368</v>
       </c>
       <c r="T14" s="28">
-        <v>16453.140203790892</v>
+        <v>16493.719807716701</v>
       </c>
       <c r="U14" s="28">
-        <v>9127.2795024937823</v>
+        <v>9256.7745063508755</v>
       </c>
       <c r="V14" s="27">
-        <v>51899.782791144215</v>
+        <v>52135.904792852947</v>
       </c>
       <c r="W14" s="25"/>
+      <c r="X14" s="25"/>
     </row>
-    <row r="15" spans="1:23" s="43" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" s="43" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15"/>
       <c r="B15" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="32">
         <v>25228.853369740573</v>
       </c>
       <c r="D15" s="42">
         <v>13443.465026006599</v>
       </c>
       <c r="E15" s="42">
         <v>9541.4216328242164</v>
       </c>
       <c r="F15" s="32">
         <v>48213.740028571388</v>
       </c>
       <c r="G15" s="32">
         <v>23658.794204128008</v>
       </c>
       <c r="H15" s="42">
         <v>13624.350511881117</v>
       </c>
       <c r="I15" s="42">
         <v>8913.1035949873058</v>
       </c>
       <c r="J15" s="32">
         <v>46196.248310996431</v>
       </c>
       <c r="K15" s="32">
         <v>23830.597260423969</v>
       </c>
       <c r="L15" s="42">
         <v>15008.330026645381</v>
       </c>
       <c r="M15" s="42">
         <v>7177.2560828540973</v>
       </c>
       <c r="N15" s="32">
         <v>46016.183369923448</v>
       </c>
       <c r="O15" s="32">
-        <v>24539.395808137891</v>
+        <v>24539.836116302951</v>
       </c>
       <c r="P15" s="42">
-        <v>14346.317566988066</v>
+        <v>14346.282790952706</v>
       </c>
       <c r="Q15" s="42">
-        <v>7596.1171615060448</v>
+        <v>7638.3465347799593</v>
       </c>
       <c r="R15" s="32">
-        <v>46481.830536631998</v>
+        <v>46524.465442035616</v>
       </c>
       <c r="S15" s="32">
-        <v>25744.046170307181</v>
+        <v>25808.649829338472</v>
       </c>
       <c r="T15" s="42">
-        <v>14254.77912072652</v>
+        <v>14289.936743138058</v>
       </c>
       <c r="U15" s="42">
-        <v>8001.4392138968396</v>
+        <v>8114.9611457696146</v>
       </c>
       <c r="V15" s="32">
-        <v>48000.264504930543</v>
+        <v>48213.547718246147</v>
       </c>
       <c r="W15" s="25"/>
+      <c r="X15" s="25"/>
     </row>
-    <row r="16" spans="1:23" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="45">
         <v>544.10417999999993</v>
       </c>
       <c r="D16" s="46">
         <v>234.13365999999996</v>
       </c>
       <c r="E16" s="46">
         <v>572.54766999999993</v>
       </c>
       <c r="F16" s="45">
         <v>1350.7855099999997</v>
       </c>
       <c r="G16" s="45">
         <v>534.12906000000009</v>
       </c>
       <c r="H16" s="46">
         <v>223.52633999999998</v>
       </c>
       <c r="I16" s="46">
         <v>474.09931</v>
       </c>
       <c r="J16" s="45">
@@ -1897,119 +1908,121 @@
       <c r="O16" s="45">
         <v>600</v>
       </c>
       <c r="P16" s="46">
         <v>320</v>
       </c>
       <c r="Q16" s="46">
         <v>940</v>
       </c>
       <c r="R16" s="45">
         <v>1860</v>
       </c>
       <c r="S16" s="45">
         <v>510.01705333333337</v>
       </c>
       <c r="T16" s="46">
         <v>274.70259000000004</v>
       </c>
       <c r="U16" s="46">
         <v>593.80408999999997</v>
       </c>
       <c r="V16" s="45">
         <v>1378.5237333333334</v>
       </c>
       <c r="W16" s="25"/>
+      <c r="X16" s="25"/>
     </row>
-    <row r="17" spans="1:210" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:202" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17"/>
       <c r="B17" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="48">
         <v>26401.844629999996</v>
       </c>
       <c r="D17" s="49">
         <v>15706.979379999999</v>
       </c>
       <c r="E17" s="49">
         <v>11398.719070000001</v>
       </c>
       <c r="F17" s="48">
         <v>53507.543079999996</v>
       </c>
       <c r="G17" s="48">
         <v>24860.197426666662</v>
       </c>
       <c r="H17" s="49">
         <v>15944.807420000001</v>
       </c>
       <c r="I17" s="49">
         <v>10557.388338888888</v>
       </c>
       <c r="J17" s="48">
         <v>51362.393185555549</v>
       </c>
       <c r="K17" s="48">
         <v>24729.123239999997</v>
       </c>
       <c r="L17" s="49">
         <v>17583.286810000001</v>
       </c>
       <c r="M17" s="49">
         <v>8953.5987799999966</v>
       </c>
       <c r="N17" s="48">
         <v>51266.008829999999</v>
       </c>
       <c r="O17" s="48">
-        <v>25679.544260000002</v>
+        <v>25679.994260000003</v>
       </c>
       <c r="P17" s="49">
-        <v>16821.383690000002</v>
+        <v>16821.343689999998</v>
       </c>
       <c r="Q17" s="49">
-        <v>9574.1234899999999</v>
+        <v>9622.1234899999999</v>
       </c>
       <c r="R17" s="48">
-        <v>52075.051440000003</v>
+        <v>52123.461439999999</v>
       </c>
       <c r="S17" s="48">
-        <v>26829.380138192875</v>
+        <v>26895.427532118701</v>
       </c>
       <c r="T17" s="49">
-        <v>16727.842793790893</v>
+        <v>16768.422397716702</v>
       </c>
       <c r="U17" s="49">
-        <v>9721.0835924937819</v>
+        <v>9850.5785963508752</v>
       </c>
       <c r="V17" s="48">
-        <v>53278.30652447755</v>
+        <v>53514.428526186282</v>
       </c>
       <c r="W17" s="50"/>
+      <c r="X17" s="50"/>
     </row>
-    <row r="18" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:202" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="48">
         <v>500</v>
       </c>
       <c r="D18" s="49">
         <v>1200</v>
       </c>
       <c r="E18" s="49">
         <v>866.66666666666663</v>
       </c>
       <c r="F18" s="48">
         <v>2566.6666666666665</v>
       </c>
       <c r="G18" s="48">
         <v>833.33333333333337</v>
       </c>
       <c r="H18" s="49">
         <v>1300</v>
       </c>
       <c r="I18" s="49">
         <v>877.77777777777771</v>
       </c>
       <c r="J18" s="48">
@@ -2030,77 +2043,78 @@
       <c r="O18" s="48">
         <v>833.33333333333337</v>
       </c>
       <c r="P18" s="49">
         <v>1300</v>
       </c>
       <c r="Q18" s="49">
         <v>877.77777777777771</v>
       </c>
       <c r="R18" s="48">
         <v>3011.1111111111113</v>
       </c>
       <c r="S18" s="48">
         <v>722.22222222222229</v>
       </c>
       <c r="T18" s="49">
         <v>1266.6666666666665</v>
       </c>
       <c r="U18" s="49">
         <v>874.07407407407391</v>
       </c>
       <c r="V18" s="48">
         <v>2862.9629629629626</v>
       </c>
       <c r="W18" s="25"/>
+      <c r="X18" s="25"/>
     </row>
-    <row r="19" spans="1:210" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:202" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="53"/>
       <c r="E19" s="53"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="53"/>
       <c r="I19" s="53"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="53"/>
       <c r="M19" s="53"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="53"/>
       <c r="Q19" s="53"/>
       <c r="R19" s="52"/>
       <c r="S19" s="52"/>
       <c r="T19" s="53"/>
       <c r="U19" s="53"/>
       <c r="V19" s="52"/>
       <c r="W19" s="54"/>
-      <c r="X19" s="11"/>
+      <c r="X19" s="54"/>
     </row>
-    <row r="20" spans="1:210" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:202" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="55" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="57" t="s">
         <v>26</v>
       </c>
       <c r="G20" s="56">
         <v>333.33333333333337</v>
       </c>
       <c r="H20" s="56">
         <v>100</v>
       </c>
       <c r="I20" s="56">
         <v>11.111111111111086</v>
       </c>
       <c r="J20" s="57">
@@ -2121,77 +2135,79 @@
       <c r="O20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="P20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="Q20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="R20" s="57" t="s">
         <v>26</v>
       </c>
       <c r="S20" s="56">
         <v>-111.11111111111109</v>
       </c>
       <c r="T20" s="56">
         <v>-33.333333333333485</v>
       </c>
       <c r="U20" s="56">
         <v>-3.703703703703809</v>
       </c>
       <c r="V20" s="57">
         <v>-148.14814814814872</v>
       </c>
       <c r="W20" s="25"/>
+      <c r="X20" s="25"/>
     </row>
-    <row r="21" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:202" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21"/>
       <c r="B21" s="58" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="50"/>
       <c r="F21" s="50"/>
       <c r="G21" s="59"/>
       <c r="H21" s="59"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="59"/>
       <c r="L21" s="59"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
       <c r="R21" s="33"/>
       <c r="S21" s="33"/>
       <c r="T21" s="33"/>
       <c r="U21" s="33"/>
       <c r="V21" s="33"/>
       <c r="W21" s="33"/>
+      <c r="X21" s="33"/>
       <c r="Y21" s="11"/>
       <c r="Z21" s="11"/>
       <c r="AA21" s="11"/>
       <c r="AB21" s="11"/>
       <c r="AC21" s="11"/>
       <c r="AD21" s="11"/>
       <c r="AE21" s="11"/>
       <c r="AF21" s="11"/>
       <c r="AG21" s="11"/>
       <c r="AH21" s="11"/>
       <c r="AI21" s="11"/>
       <c r="AJ21" s="11"/>
       <c r="AK21" s="11"/>
       <c r="AL21" s="11"/>
       <c r="AM21" s="11"/>
       <c r="AN21" s="11"/>
       <c r="AO21" s="11"/>
       <c r="AP21" s="11"/>
       <c r="AQ21" s="11"/>
       <c r="AR21" s="11"/>
       <c r="AS21" s="11"/>
       <c r="AT21" s="11"/>
       <c r="AU21" s="11"/>
       <c r="AV21" s="11"/>
       <c r="AW21" s="11"/>
@@ -2326,78 +2342,78 @@
       <c r="FV21" s="11"/>
       <c r="FW21" s="11"/>
       <c r="FX21" s="11"/>
       <c r="FY21" s="11"/>
       <c r="FZ21" s="11"/>
       <c r="GA21" s="11"/>
       <c r="GB21" s="11"/>
       <c r="GC21" s="11"/>
       <c r="GD21" s="11"/>
       <c r="GE21" s="11"/>
       <c r="GF21" s="11"/>
       <c r="GG21" s="11"/>
       <c r="GH21" s="11"/>
       <c r="GI21" s="11"/>
       <c r="GJ21" s="11"/>
       <c r="GK21" s="11"/>
       <c r="GL21" s="11"/>
       <c r="GM21" s="11"/>
       <c r="GN21" s="11"/>
       <c r="GO21" s="11"/>
       <c r="GP21" s="11"/>
       <c r="GQ21" s="11"/>
       <c r="GR21" s="11"/>
       <c r="GS21" s="11"/>
       <c r="GT21" s="11"/>
-      <c r="GU21" s="11"/>
     </row>
-    <row r="22" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:202" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22"/>
       <c r="B22" s="58" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="60"/>
       <c r="D22" s="60"/>
       <c r="E22" s="60"/>
       <c r="F22" s="60"/>
       <c r="G22" s="59"/>
       <c r="H22" s="59"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="59"/>
       <c r="L22" s="59"/>
       <c r="M22" s="33"/>
       <c r="N22" s="33"/>
       <c r="O22" s="33"/>
       <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="R22" s="33"/>
       <c r="S22" s="33"/>
       <c r="T22" s="33"/>
       <c r="U22" s="33"/>
       <c r="V22" s="33"/>
       <c r="W22" s="33"/>
+      <c r="X22" s="33"/>
       <c r="Y22" s="11"/>
       <c r="Z22" s="11"/>
       <c r="AA22" s="11"/>
       <c r="AB22" s="11"/>
       <c r="AC22" s="11"/>
       <c r="AD22" s="11"/>
       <c r="AE22" s="11"/>
       <c r="AF22" s="11"/>
       <c r="AG22" s="11"/>
       <c r="AH22" s="11"/>
       <c r="AI22" s="11"/>
       <c r="AJ22" s="11"/>
       <c r="AK22" s="11"/>
       <c r="AL22" s="11"/>
       <c r="AM22" s="11"/>
       <c r="AN22" s="11"/>
       <c r="AO22" s="11"/>
       <c r="AP22" s="11"/>
       <c r="AQ22" s="11"/>
       <c r="AR22" s="11"/>
       <c r="AS22" s="11"/>
       <c r="AT22" s="11"/>
       <c r="AU22" s="11"/>
       <c r="AV22" s="11"/>
       <c r="AW22" s="11"/>
@@ -2532,53 +2548,52 @@
       <c r="FV22" s="11"/>
       <c r="FW22" s="11"/>
       <c r="FX22" s="11"/>
       <c r="FY22" s="11"/>
       <c r="FZ22" s="11"/>
       <c r="GA22" s="11"/>
       <c r="GB22" s="11"/>
       <c r="GC22" s="11"/>
       <c r="GD22" s="11"/>
       <c r="GE22" s="11"/>
       <c r="GF22" s="11"/>
       <c r="GG22" s="11"/>
       <c r="GH22" s="11"/>
       <c r="GI22" s="11"/>
       <c r="GJ22" s="11"/>
       <c r="GK22" s="11"/>
       <c r="GL22" s="11"/>
       <c r="GM22" s="11"/>
       <c r="GN22" s="11"/>
       <c r="GO22" s="11"/>
       <c r="GP22" s="11"/>
       <c r="GQ22" s="11"/>
       <c r="GR22" s="11"/>
       <c r="GS22" s="11"/>
       <c r="GT22" s="11"/>
-      <c r="GU22" s="11"/>
     </row>
-    <row r="23" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:202" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23"/>
       <c r="B23" s="58" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="50"/>
       <c r="D23" s="50"/>
       <c r="E23" s="50"/>
       <c r="F23" s="50"/>
       <c r="G23" s="59"/>
       <c r="H23" s="59"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="59"/>
       <c r="L23" s="59"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
       <c r="T23" s="33"/>
       <c r="U23" s="33"/>
       <c r="V23" s="33"/>
       <c r="W23" s="33"/>
@@ -2738,53 +2753,52 @@
       <c r="FV23" s="11"/>
       <c r="FW23" s="11"/>
       <c r="FX23" s="11"/>
       <c r="FY23" s="11"/>
       <c r="FZ23" s="11"/>
       <c r="GA23" s="11"/>
       <c r="GB23" s="11"/>
       <c r="GC23" s="11"/>
       <c r="GD23" s="11"/>
       <c r="GE23" s="11"/>
       <c r="GF23" s="11"/>
       <c r="GG23" s="11"/>
       <c r="GH23" s="11"/>
       <c r="GI23" s="11"/>
       <c r="GJ23" s="11"/>
       <c r="GK23" s="11"/>
       <c r="GL23" s="11"/>
       <c r="GM23" s="11"/>
       <c r="GN23" s="11"/>
       <c r="GO23" s="11"/>
       <c r="GP23" s="11"/>
       <c r="GQ23" s="11"/>
       <c r="GR23" s="11"/>
       <c r="GS23" s="11"/>
       <c r="GT23" s="11"/>
-      <c r="GU23" s="11"/>
     </row>
-    <row r="24" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:202" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24"/>
       <c r="B24" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="59"/>
       <c r="H24" s="59"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="59"/>
       <c r="L24" s="59"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="11"/>
       <c r="P24" s="11"/>
       <c r="Q24" s="11"/>
       <c r="R24" s="11"/>
       <c r="S24" s="11"/>
       <c r="T24" s="11"/>
       <c r="U24" s="11"/>
       <c r="V24" s="11"/>
       <c r="W24" s="11"/>
@@ -2933,102 +2947,82 @@
       <c r="FJ24" s="11"/>
       <c r="FK24" s="11"/>
       <c r="FL24" s="11"/>
       <c r="FM24" s="11"/>
       <c r="FN24" s="11"/>
       <c r="FO24" s="11"/>
       <c r="FP24" s="11"/>
       <c r="FQ24" s="11"/>
       <c r="FR24" s="11"/>
       <c r="FS24" s="11"/>
       <c r="FT24" s="11"/>
       <c r="FU24" s="11"/>
       <c r="FV24" s="11"/>
       <c r="FW24" s="11"/>
       <c r="FX24" s="11"/>
       <c r="FY24" s="11"/>
       <c r="FZ24" s="11"/>
       <c r="GA24" s="11"/>
       <c r="GB24" s="11"/>
       <c r="GC24" s="11"/>
       <c r="GD24" s="11"/>
       <c r="GE24" s="11"/>
       <c r="GF24" s="11"/>
       <c r="GG24" s="11"/>
       <c r="GH24" s="11"/>
-      <c r="GI24" s="11"/>
-[...18 lines deleted...]
-      <c r="HB24" s="11"/>
     </row>
-    <row r="25" spans="1:210" s="51" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:202" s="51" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25"/>
       <c r="J25" s="12"/>
       <c r="O25" s="11"/>
       <c r="P25" s="11"/>
       <c r="Q25" s="11"/>
       <c r="S25" s="12"/>
       <c r="T25" s="12"/>
       <c r="U25" s="12"/>
       <c r="V25" s="12" t="s">
         <v>31</v>
       </c>
       <c r="W25" s="11"/>
       <c r="X25" s="11"/>
-      <c r="Y25" s="17"/>
-[...3 lines deleted...]
-      <c r="AC25" s="17"/>
+      <c r="Y25" s="11"/>
+      <c r="Z25" s="11"/>
+      <c r="AA25" s="11"/>
+      <c r="AB25" s="11"/>
+      <c r="AC25" s="11"/>
       <c r="AD25" s="11"/>
-      <c r="AE25" s="17"/>
-[...3 lines deleted...]
-      <c r="AI25" s="17"/>
+      <c r="AE25" s="11"/>
+      <c r="AF25" s="11"/>
+      <c r="AG25" s="11"/>
+      <c r="AH25" s="11"/>
+      <c r="AI25" s="11"/>
       <c r="AJ25" s="11"/>
-      <c r="AK25" s="17"/>
-[...3 lines deleted...]
-      <c r="AO25" s="17"/>
+      <c r="AK25" s="11"/>
+      <c r="AL25" s="11"/>
+      <c r="AM25" s="11"/>
+      <c r="AN25" s="11"/>
+      <c r="AO25" s="11"/>
       <c r="AP25" s="11"/>
       <c r="AQ25" s="11"/>
       <c r="AR25" s="11"/>
       <c r="AS25" s="11"/>
       <c r="AT25" s="11"/>
       <c r="AU25" s="11"/>
       <c r="AV25" s="11"/>
       <c r="AW25" s="11"/>
       <c r="AX25" s="11"/>
       <c r="AY25" s="11"/>
       <c r="AZ25" s="11"/>
       <c r="BA25" s="11"/>
       <c r="BB25" s="11"/>
       <c r="BC25" s="11"/>
       <c r="BD25" s="11"/>
       <c r="BE25" s="11"/>
       <c r="BF25" s="11"/>
       <c r="BG25" s="11"/>
       <c r="BH25" s="11"/>
       <c r="BI25" s="11"/>
       <c r="BJ25" s="11"/>
       <c r="BK25" s="11"/>
       <c r="BL25" s="11"/>
       <c r="BM25" s="11"/>
       <c r="BN25" s="11"/>
@@ -3134,108 +3128,88 @@
       <c r="FJ25" s="11"/>
       <c r="FK25" s="11"/>
       <c r="FL25" s="11"/>
       <c r="FM25" s="11"/>
       <c r="FN25" s="11"/>
       <c r="FO25" s="11"/>
       <c r="FP25" s="11"/>
       <c r="FQ25" s="11"/>
       <c r="FR25" s="11"/>
       <c r="FS25" s="11"/>
       <c r="FT25" s="11"/>
       <c r="FU25" s="11"/>
       <c r="FV25" s="11"/>
       <c r="FW25" s="11"/>
       <c r="FX25" s="11"/>
       <c r="FY25" s="11"/>
       <c r="FZ25" s="11"/>
       <c r="GA25" s="11"/>
       <c r="GB25" s="11"/>
       <c r="GC25" s="11"/>
       <c r="GD25" s="11"/>
       <c r="GE25" s="11"/>
       <c r="GF25" s="11"/>
       <c r="GG25" s="11"/>
       <c r="GH25" s="11"/>
-      <c r="GI25" s="11"/>
-[...18 lines deleted...]
-      <c r="HB25" s="11"/>
     </row>
-    <row r="26" spans="1:210" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:202" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26"/>
       <c r="B26" s="61" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="62" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="63"/>
       <c r="G26" s="62" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="63"/>
       <c r="K26" s="62" t="s">
         <v>7</v>
       </c>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
       <c r="N26" s="63"/>
       <c r="O26" s="15" t="s">
         <v>8</v>
       </c>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26" s="15"/>
       <c r="S26" s="14" t="s">
         <v>9</v>
       </c>
       <c r="T26" s="15"/>
       <c r="U26" s="15"/>
       <c r="V26" s="16"/>
     </row>
-    <row r="27" spans="1:210" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:202" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27"/>
       <c r="B27" s="64"/>
       <c r="C27" s="65" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="66" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="65" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="I27" s="20" t="s">
         <v>12</v>
       </c>
       <c r="J27" s="66" t="s">
         <v>13</v>
@@ -3270,51 +3244,51 @@
       <c r="T27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="U27" s="20" t="s">
         <v>12</v>
       </c>
       <c r="V27" s="21" t="s">
         <v>13</v>
       </c>
       <c r="Y27" s="11"/>
       <c r="Z27" s="11"/>
       <c r="AA27" s="11"/>
       <c r="AB27" s="11"/>
       <c r="AC27" s="11"/>
       <c r="AE27" s="11"/>
       <c r="AF27" s="11"/>
       <c r="AG27" s="11"/>
       <c r="AH27" s="11"/>
       <c r="AI27" s="11"/>
       <c r="AK27" s="11"/>
       <c r="AL27" s="11"/>
       <c r="AM27" s="11"/>
       <c r="AN27" s="11"/>
       <c r="AO27" s="11"/>
     </row>
-    <row r="28" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:202" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="D28" s="48">
         <v>341.7009602194787</v>
       </c>
       <c r="E28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="F28" s="48">
         <v>491.7009602194787</v>
       </c>
       <c r="G28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="H28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="I28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="J28" s="48">
@@ -3335,116 +3309,117 @@
       <c r="O28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="P28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="Q28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="R28" s="48">
         <v>492.22679469593049</v>
       </c>
       <c r="S28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="T28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="U28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="V28" s="48">
         <v>492.22679469593049</v>
       </c>
     </row>
-    <row r="29" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:202" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="67" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="68">
         <v>14380.446420752125</v>
       </c>
       <c r="D29" s="68">
         <v>10620.337370545214</v>
       </c>
       <c r="E29" s="68">
         <v>5247.7818980533193</v>
       </c>
       <c r="F29" s="68">
         <v>30248.56568935066</v>
       </c>
       <c r="G29" s="68">
         <v>13485.512696352962</v>
       </c>
       <c r="H29" s="68">
         <v>10763.236904386084</v>
       </c>
       <c r="I29" s="68">
         <v>4902.2069772430186</v>
       </c>
       <c r="J29" s="68">
         <v>29150.956577982062</v>
       </c>
       <c r="K29" s="68">
         <v>13583.440438441661</v>
       </c>
       <c r="L29" s="68">
         <v>11856.58072104985</v>
       </c>
       <c r="M29" s="68">
         <v>3947.4908455697541</v>
       </c>
       <c r="N29" s="68">
         <v>29387.512005061264</v>
       </c>
       <c r="O29" s="68">
-        <v>13987.455610638597</v>
+        <v>13987.706586292681</v>
       </c>
       <c r="P29" s="68">
-        <v>11333.590877920573</v>
+        <v>11333.563404852639</v>
       </c>
       <c r="Q29" s="68">
-        <v>4177.8644388283255</v>
+        <v>4201.0905941289775</v>
       </c>
       <c r="R29" s="68">
-        <v>29498.910927387496</v>
+        <v>29522.360585274299</v>
       </c>
       <c r="S29" s="68">
-        <v>14674.106317075093</v>
+        <v>14710.930402722926</v>
       </c>
       <c r="T29" s="68">
-        <v>11261.275505373949</v>
+        <v>11289.050027079067</v>
       </c>
       <c r="U29" s="68">
-        <v>4400.7915676432622</v>
+        <v>4463.2286301732884</v>
       </c>
       <c r="V29" s="68">
-        <v>30336.173390092306</v>
+        <v>30463.209059975285</v>
       </c>
     </row>
-    <row r="30" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:202" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30"/>
       <c r="B30" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="27">
         <v>846.3295700000001</v>
       </c>
       <c r="D30" s="27">
         <v>15990.15834</v>
       </c>
       <c r="E30" s="27">
         <v>2753.5398499999997</v>
       </c>
       <c r="F30" s="27">
         <v>19590.027760000001</v>
       </c>
       <c r="G30" s="27">
         <v>838.55562000000009</v>
       </c>
       <c r="H30" s="27">
         <v>15739.19281</v>
       </c>
       <c r="I30" s="27">
         <v>3306.4930399999998</v>
       </c>
       <c r="J30" s="27">
@@ -3465,194 +3440,195 @@
       <c r="O30" s="27">
         <v>820.00000000000011</v>
       </c>
       <c r="P30" s="27">
         <v>17000</v>
       </c>
       <c r="Q30" s="27">
         <v>2199.9999999999995</v>
       </c>
       <c r="R30" s="27">
         <v>20020</v>
       </c>
       <c r="S30" s="27">
         <v>604.8867466666668</v>
       </c>
       <c r="T30" s="27">
         <v>17000</v>
       </c>
       <c r="U30" s="27">
         <v>2596.1374999999998</v>
       </c>
       <c r="V30" s="27">
         <v>20201.024246666668</v>
       </c>
     </row>
-    <row r="31" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:202" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31"/>
       <c r="B31" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="40">
         <v>15276.775990752125</v>
       </c>
       <c r="D31" s="40">
         <v>26952.196670764693</v>
       </c>
       <c r="E31" s="40">
         <v>8101.3217480533185</v>
       </c>
       <c r="F31" s="40">
         <v>50330.294409570139</v>
       </c>
       <c r="G31" s="40">
         <v>14374.068316352961</v>
       </c>
       <c r="H31" s="40">
         <v>26844.656509082015</v>
       </c>
       <c r="I31" s="40">
         <v>8308.700017243018</v>
       </c>
       <c r="J31" s="40">
         <v>49527.424842677996</v>
       </c>
       <c r="K31" s="40">
         <v>14053.390108441661</v>
       </c>
       <c r="L31" s="40">
         <v>32324.121393113557</v>
       </c>
       <c r="M31" s="40">
         <v>6730.5043555697539</v>
       </c>
       <c r="N31" s="40">
         <v>53108.01585712497</v>
       </c>
       <c r="O31" s="40">
-        <v>14857.455610638597</v>
+        <v>14857.706586292681</v>
       </c>
       <c r="P31" s="40">
-        <v>28675.817672616504</v>
+        <v>28675.79019954857</v>
       </c>
       <c r="Q31" s="40">
-        <v>6477.8644388283246</v>
+        <v>6501.0905941289766</v>
       </c>
       <c r="R31" s="40">
-        <v>50011.137722083426</v>
+        <v>50034.587379970224</v>
       </c>
       <c r="S31" s="40">
-        <v>15328.99306374176</v>
+        <v>15365.817149389593</v>
       </c>
       <c r="T31" s="40">
-        <v>28603.502300069878</v>
+        <v>28631.276821774998</v>
       </c>
       <c r="U31" s="40">
-        <v>7096.929067643262</v>
+        <v>7159.3661301732882</v>
       </c>
       <c r="V31" s="40">
-        <v>51029.424431454907</v>
+        <v>51156.460101337878</v>
       </c>
       <c r="Y31" s="51"/>
       <c r="Z31" s="51"/>
       <c r="AA31" s="51"/>
       <c r="AB31" s="51"/>
       <c r="AC31" s="51"/>
       <c r="AE31" s="51"/>
       <c r="AF31" s="51"/>
       <c r="AG31" s="51"/>
       <c r="AH31" s="51"/>
       <c r="AI31" s="51"/>
       <c r="AK31" s="51"/>
       <c r="AL31" s="51"/>
       <c r="AM31" s="51"/>
       <c r="AN31" s="51"/>
       <c r="AO31" s="51"/>
     </row>
-    <row r="32" spans="1:210" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:202" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32"/>
       <c r="B32" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="27">
         <v>14431.756810752126</v>
       </c>
       <c r="D32" s="27">
         <v>26009.691686068767</v>
       </c>
       <c r="E32" s="27">
         <v>6986.7768380533198</v>
       </c>
       <c r="F32" s="27">
         <v>47428.225334874209</v>
       </c>
       <c r="G32" s="27">
         <v>13450.184866352964</v>
       </c>
       <c r="H32" s="27">
         <v>25946.340007018302</v>
       </c>
       <c r="I32" s="27">
         <v>7227.9061272430181</v>
       </c>
       <c r="J32" s="27">
         <v>46624.431000614284</v>
       </c>
       <c r="K32" s="27">
         <v>13122.91384844166</v>
       </c>
       <c r="L32" s="27">
         <v>31454.080198417629</v>
       </c>
       <c r="M32" s="27">
         <v>6087.2344255697535</v>
       </c>
       <c r="N32" s="27">
         <v>50664.228472429044</v>
       </c>
       <c r="O32" s="27">
-        <v>13944.2133458194</v>
+        <v>14007.706586292681</v>
       </c>
       <c r="P32" s="27">
-        <v>27823.590877920571</v>
+        <v>27823.563404852637</v>
       </c>
       <c r="Q32" s="27">
-        <v>5987.8644388283255</v>
+        <v>6011.0905941289775</v>
       </c>
       <c r="R32" s="27">
-        <v>47755.6686625683</v>
+        <v>47842.360585274291</v>
       </c>
       <c r="S32" s="27">
-        <v>14434.944765468694</v>
+        <v>14492.849606056259</v>
       </c>
       <c r="T32" s="27">
-        <v>27699.881406251356</v>
+        <v>27727.655927956472</v>
       </c>
       <c r="U32" s="27">
-        <v>6184.0723409765951</v>
+        <v>6246.5094035066213</v>
       </c>
       <c r="V32" s="27">
-        <v>48318.898512696644</v>
+        <v>48467.01493751935</v>
       </c>
       <c r="Y32" s="11"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="11"/>
       <c r="AC32" s="11"/>
       <c r="AE32" s="11"/>
       <c r="AF32" s="11"/>
       <c r="AG32" s="11"/>
       <c r="AH32" s="11"/>
       <c r="AI32" s="11"/>
       <c r="AK32" s="11"/>
       <c r="AL32" s="11"/>
       <c r="AM32" s="11"/>
       <c r="AN32" s="11"/>
       <c r="AO32" s="11"/>
     </row>
     <row r="33" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C33" s="45">
         <v>795.01918000000001</v>
       </c>
       <c r="D33" s="45">
@@ -3667,72 +3643,72 @@
       <c r="G33" s="45">
         <v>873.88345000000004</v>
       </c>
       <c r="H33" s="45">
         <v>556.21163999999999</v>
       </c>
       <c r="I33" s="45">
         <v>980.79389000000015</v>
       </c>
       <c r="J33" s="45">
         <v>2410.8889800000002</v>
       </c>
       <c r="K33" s="45">
         <v>880.47626000000002</v>
       </c>
       <c r="L33" s="45">
         <v>527.81439999999986</v>
       </c>
       <c r="M33" s="45">
         <v>543.26992999999993</v>
       </c>
       <c r="N33" s="45">
         <v>1951.5605899999998</v>
       </c>
       <c r="O33" s="45">
-        <v>863.2422648191955</v>
+        <v>800</v>
       </c>
       <c r="P33" s="45">
         <v>510</v>
       </c>
       <c r="Q33" s="45">
         <v>390</v>
       </c>
       <c r="R33" s="45">
-        <v>1763.2422648191955</v>
+        <v>1700</v>
       </c>
       <c r="S33" s="45">
-        <v>844.04829827306514</v>
+        <v>822.96754333333331</v>
       </c>
       <c r="T33" s="45">
         <v>561.43474333333336</v>
       </c>
       <c r="U33" s="45">
         <v>812.85672666666676</v>
       </c>
       <c r="V33" s="45">
-        <v>2218.3397682730651</v>
+        <v>2197.2590133333333</v>
       </c>
       <c r="Y33" s="51"/>
       <c r="Z33" s="51"/>
       <c r="AA33" s="51"/>
       <c r="AB33" s="51"/>
       <c r="AC33" s="51"/>
       <c r="AE33" s="51"/>
       <c r="AF33" s="51"/>
       <c r="AG33" s="51"/>
       <c r="AH33" s="51"/>
       <c r="AI33" s="51"/>
       <c r="AK33" s="51"/>
       <c r="AL33" s="51"/>
       <c r="AM33" s="51"/>
       <c r="AN33" s="51"/>
       <c r="AO33" s="51"/>
     </row>
     <row r="34" spans="1:214" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34"/>
       <c r="B34" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="48">
         <v>15226.775990752125</v>
       </c>
@@ -3748,72 +3724,72 @@
       <c r="G34" s="48">
         <v>14324.068316352963</v>
       </c>
       <c r="H34" s="48">
         <v>26502.551647018303</v>
       </c>
       <c r="I34" s="48">
         <v>8208.700017243018</v>
       </c>
       <c r="J34" s="48">
         <v>49035.319980614287</v>
       </c>
       <c r="K34" s="48">
         <v>14003.390108441659</v>
       </c>
       <c r="L34" s="48">
         <v>31981.894598417628</v>
       </c>
       <c r="M34" s="48">
         <v>6630.5043555697539</v>
       </c>
       <c r="N34" s="48">
         <v>52615.789062429045</v>
       </c>
       <c r="O34" s="48">
-        <v>14807.455610638595</v>
+        <v>14807.706586292681</v>
       </c>
       <c r="P34" s="48">
-        <v>28333.590877920571</v>
+        <v>28333.563404852637</v>
       </c>
       <c r="Q34" s="48">
-        <v>6377.8644388283255</v>
+        <v>6401.0905941289775</v>
       </c>
       <c r="R34" s="48">
-        <v>49518.910927387493</v>
+        <v>49542.360585274291</v>
       </c>
       <c r="S34" s="48">
-        <v>15278.993063741758</v>
+        <v>15315.817149389593</v>
       </c>
       <c r="T34" s="48">
-        <v>28261.316149584691</v>
+        <v>28289.090671289807</v>
       </c>
       <c r="U34" s="48">
-        <v>6996.929067643262</v>
+        <v>7059.3661301732882</v>
       </c>
       <c r="V34" s="48">
-        <v>50537.238280969708</v>
+        <v>50664.273950852687</v>
       </c>
       <c r="Y34" s="11"/>
       <c r="Z34" s="11"/>
       <c r="AA34" s="11"/>
       <c r="AB34" s="11"/>
       <c r="AC34" s="11"/>
       <c r="AE34" s="11"/>
       <c r="AF34" s="11"/>
       <c r="AG34" s="11"/>
       <c r="AH34" s="11"/>
       <c r="AI34" s="11"/>
       <c r="AK34" s="11"/>
       <c r="AL34" s="11"/>
       <c r="AM34" s="11"/>
       <c r="AN34" s="11"/>
       <c r="AO34" s="11"/>
     </row>
     <row r="35" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="D35" s="48">
@@ -5238,128 +5214,129 @@
       <c r="T45" s="48">
         <v>270.79459431997162</v>
       </c>
       <c r="U45" s="48">
         <v>487.46761164456638</v>
       </c>
       <c r="V45" s="77">
         <v>1524.879337499365</v>
       </c>
       <c r="W45" s="76">
         <v>591.737794035462</v>
       </c>
       <c r="X45" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="Y45" s="48">
         <v>270.92457111890127</v>
       </c>
       <c r="Z45" s="48">
         <v>487.43966874968248</v>
       </c>
       <c r="AA45" s="77">
         <v>1525.1020339040456</v>
       </c>
     </row>
-    <row r="46" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:214" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46"/>
       <c r="B46" s="67" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="78">
         <v>10343.829881593634</v>
       </c>
       <c r="D46" s="68">
         <v>2688.6930052013199</v>
       </c>
       <c r="E46" s="68">
         <v>4007.3970857861705</v>
       </c>
       <c r="F46" s="68">
         <v>0</v>
       </c>
       <c r="G46" s="79">
         <v>17039.919972581123</v>
       </c>
       <c r="H46" s="78">
         <v>9700.1056236924833</v>
       </c>
       <c r="I46" s="68">
         <v>2724.8701023762237</v>
       </c>
       <c r="J46" s="68">
         <v>3743.5035098946678</v>
       </c>
       <c r="K46" s="68">
         <v>0</v>
       </c>
       <c r="L46" s="79">
         <v>16168.479235963376</v>
       </c>
       <c r="M46" s="78">
         <v>9770.5448767738253</v>
       </c>
       <c r="N46" s="68">
         <v>3001.6660053290761</v>
       </c>
       <c r="O46" s="68">
         <v>3014.4475547987208</v>
       </c>
       <c r="P46" s="68">
         <v>0</v>
       </c>
       <c r="Q46" s="79">
         <v>15786.658436901622</v>
       </c>
       <c r="R46" s="78">
-        <v>10061.152281336534</v>
+        <v>10061.33280768421</v>
       </c>
       <c r="S46" s="68">
-        <v>2869.2635133976132</v>
+        <v>2869.2565581905415</v>
       </c>
       <c r="T46" s="68">
-        <v>3190.3692078325389</v>
+        <v>3208.1055446075829</v>
       </c>
       <c r="U46" s="68">
         <v>0</v>
       </c>
       <c r="V46" s="79">
-        <v>16120.785002566685</v>
+        <v>16138.694910482334</v>
       </c>
       <c r="W46" s="78">
-        <v>10555.058929825946</v>
+        <v>10581.546430028773</v>
       </c>
       <c r="X46" s="68">
-        <v>2850.9558241453037</v>
+        <v>2857.9873486276119</v>
       </c>
       <c r="Y46" s="68">
-        <v>3360.6044698366727</v>
+        <v>3408.2836812232376</v>
       </c>
       <c r="Z46" s="68">
         <v>0</v>
       </c>
       <c r="AA46" s="79">
-        <v>16766.61922380792</v>
+        <v>16847.817459879621</v>
       </c>
     </row>
     <row r="47" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="80">
         <v>391.161</v>
       </c>
       <c r="D47" s="27">
         <v>524.49654999999996</v>
       </c>
       <c r="E47" s="27">
         <v>1987.6141500000003</v>
       </c>
       <c r="F47" s="27">
         <v>5234.8662299999996</v>
       </c>
       <c r="G47" s="81">
         <v>8138.1379299999999</v>
       </c>
       <c r="H47" s="80">
         <v>462.96247999999997</v>
       </c>
       <c r="I47" s="27">
@@ -5448,78 +5425,78 @@
       <c r="J48" s="40">
         <v>7023.5379909280473</v>
       </c>
       <c r="K48" s="40">
         <v>4681.6324141426621</v>
       </c>
       <c r="L48" s="83">
         <v>26020.352586887017</v>
       </c>
       <c r="M48" s="82">
         <v>10656.742991597785</v>
       </c>
       <c r="N48" s="40">
         <v>3881.9028953290763</v>
       </c>
       <c r="O48" s="40">
         <v>5841.3234228020747</v>
       </c>
       <c r="P48" s="40">
         <v>3885.1830604618199</v>
       </c>
       <c r="Q48" s="83">
         <v>24265.152370190754</v>
       </c>
       <c r="R48" s="82">
-        <v>11202.769412871361</v>
+        <v>11202.949939219037</v>
       </c>
       <c r="S48" s="40">
-        <v>3744.2635133976132</v>
+        <v>3744.2565581905415</v>
       </c>
       <c r="T48" s="40">
-        <v>5561.1638021525105</v>
+        <v>5578.9001389275545</v>
       </c>
       <c r="U48" s="40">
         <v>3287.4676116445662</v>
       </c>
       <c r="V48" s="83">
-        <v>23795.66434006605</v>
+        <v>23813.574247981702</v>
       </c>
       <c r="W48" s="82">
-        <v>11612.715177194741</v>
+        <v>11639.202677397569</v>
       </c>
       <c r="X48" s="40">
-        <v>3654.1880341453038</v>
+        <v>3661.2195586276121</v>
       </c>
       <c r="Y48" s="40">
-        <v>5861.1051042889076</v>
+        <v>5908.7843156754725</v>
       </c>
       <c r="Z48" s="40">
         <v>3020.3414448606577</v>
       </c>
       <c r="AA48" s="83">
-        <v>24148.349760489607</v>
+        <v>24229.547996561309</v>
       </c>
     </row>
     <row r="49" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="80">
         <v>10074.012689878957</v>
       </c>
       <c r="D49" s="27">
         <v>2290.1765852013195</v>
       </c>
       <c r="E49" s="27">
         <v>4737.6577886759742</v>
       </c>
       <c r="F49" s="27">
         <v>5081.6171861865578</v>
       </c>
       <c r="G49" s="81">
         <v>22183.464249942808</v>
       </c>
       <c r="H49" s="80">
         <v>9417.5525246161214</v>
       </c>
       <c r="I49" s="27">
@@ -5528,78 +5505,78 @@
       <c r="J49" s="27">
         <v>5681.5530829246945</v>
       </c>
       <c r="K49" s="27">
         <v>4072.9774036808426</v>
       </c>
       <c r="L49" s="81">
         <v>21846.93480359788</v>
       </c>
       <c r="M49" s="80">
         <v>9479.9446800629612</v>
       </c>
       <c r="N49" s="27">
         <v>2936.0235353290759</v>
       </c>
       <c r="O49" s="27">
         <v>4857.607228482103</v>
       </c>
       <c r="P49" s="27">
         <v>3276.3267988172538</v>
       </c>
       <c r="Q49" s="81">
         <v>20549.902242691394</v>
       </c>
       <c r="R49" s="80">
-        <v>10015.494821151842</v>
+        <v>10015.675347499517</v>
       </c>
       <c r="S49" s="27">
-        <v>2929.2635133976141</v>
+        <v>2929.2565581905415</v>
       </c>
       <c r="T49" s="27">
-        <v>4720.2392310336081</v>
+        <v>4737.9755678086531</v>
       </c>
       <c r="U49" s="27">
         <v>2650.0279428948838</v>
       </c>
       <c r="V49" s="81">
-        <v>20315.025508477949</v>
+        <v>20332.935416393597</v>
       </c>
       <c r="W49" s="80">
-        <v>10407.443611168637</v>
+        <v>10433.931111371467</v>
       </c>
       <c r="X49" s="27">
-        <v>2677.8177941453037</v>
+        <v>2684.8493186276119</v>
       </c>
       <c r="Y49" s="27">
-        <v>4843.5801331414987</v>
+        <v>4891.2593445280645</v>
       </c>
       <c r="Z49" s="27">
         <v>2391.1607012861687</v>
       </c>
       <c r="AA49" s="81">
-        <v>20320.002239741607</v>
+        <v>20401.200475813312</v>
       </c>
     </row>
     <row r="50" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="84">
         <v>660.18943999999999</v>
       </c>
       <c r="D50" s="45">
         <v>923.01297000000011</v>
       </c>
       <c r="E50" s="45">
         <v>1256.4160899999999</v>
       </c>
       <c r="F50" s="45">
         <v>153.69486000000001</v>
       </c>
       <c r="G50" s="85">
         <v>2993.3133600000001</v>
       </c>
       <c r="H50" s="84">
         <v>746.00711999999987</v>
       </c>
       <c r="I50" s="45">
@@ -5688,78 +5665,78 @@
       <c r="J51" s="48">
         <v>6752.9008929246947</v>
       </c>
       <c r="K51" s="48">
         <v>4193.886643680843</v>
       </c>
       <c r="L51" s="77">
         <v>24495.417363597884</v>
       </c>
       <c r="M51" s="76">
         <v>10065.125860062961</v>
       </c>
       <c r="N51" s="48">
         <v>3706.9028953290763</v>
       </c>
       <c r="O51" s="48">
         <v>5570.5288284821027</v>
       </c>
       <c r="P51" s="48">
         <v>3397.7154488172537</v>
       </c>
       <c r="Q51" s="77">
         <v>22740.273032691392</v>
       </c>
       <c r="R51" s="76">
-        <v>10611.031618835901</v>
+        <v>10611.212145183576</v>
       </c>
       <c r="S51" s="48">
-        <v>3569.2635133976141</v>
+        <v>3569.2565581905415</v>
       </c>
       <c r="T51" s="48">
-        <v>5290.2392310336081</v>
+        <v>5307.9755678086531</v>
       </c>
       <c r="U51" s="48">
         <v>2800.0279428948838</v>
       </c>
       <c r="V51" s="77">
-        <v>22270.56230616201</v>
+        <v>22288.472214077658</v>
       </c>
       <c r="W51" s="76">
-        <v>11021.079417063323</v>
+        <v>11047.566917266153</v>
       </c>
       <c r="X51" s="48">
-        <v>3479.1880341453038</v>
+        <v>3486.2195586276121</v>
       </c>
       <c r="Y51" s="48">
-        <v>5590.3196831414989</v>
+        <v>5637.9988945280647</v>
       </c>
       <c r="Z51" s="48">
         <v>2532.8552046195018</v>
       </c>
       <c r="AA51" s="77">
-        <v>22623.442338969631</v>
+        <v>22704.640575041332</v>
       </c>
     </row>
     <row r="52" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="76">
         <v>592.04389574759944</v>
       </c>
       <c r="D52" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="E52" s="48">
         <v>271.34202103337907</v>
       </c>
       <c r="F52" s="48">
         <v>487.10562414266116</v>
       </c>
       <c r="G52" s="77">
         <v>1525.4915409236396</v>
       </c>
       <c r="H52" s="76">
         <v>591.55235482395972</v>
       </c>
       <c r="I52" s="48">
@@ -6817,57 +6794,57 @@
       <c r="HF58" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="W43:AA43"/>
     <mergeCell ref="C53:G53"/>
     <mergeCell ref="H53:L53"/>
     <mergeCell ref="M53:Q53"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="G26:J26"/>
     <mergeCell ref="K26:N26"/>
     <mergeCell ref="O26:R26"/>
     <mergeCell ref="S26:V26"/>
     <mergeCell ref="C43:G43"/>
     <mergeCell ref="H43:L43"/>
     <mergeCell ref="M43:Q43"/>
     <mergeCell ref="R43:V43"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="C6:F6"/>
     <mergeCell ref="G6:J6"/>
     <mergeCell ref="K6:N6"/>
     <mergeCell ref="O6:R6"/>
     <mergeCell ref="S6:V6"/>
   </mergeCells>
   <pageMargins left="0.45" right="0.26" top="0.66" bottom="0.4" header="0.5" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" scale="32" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="31" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;RLG/09.02.2011</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="5" min="1" max="26" man="1"/>
-    <brk id="45" min="1" max="26" man="1"/>
+    <brk id="5" min="1" max="27" man="1"/>
+    <brk id="45" min="1" max="27" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -6878,47 +6855,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ELEMANS ZOLICHOVA Lucie (AGRI)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SetDate">
-    <vt:lpwstr>2026-04-28T17:19:03Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-22T09:04:29Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Name">
     <vt:lpwstr>Commission Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SiteId">
     <vt:lpwstr>b24c8b06-522c-46fe-9080-70926f8dddb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ActionId">
-    <vt:lpwstr>7ba537cb-8d6c-4614-810e-e11d79c2cb2f</vt:lpwstr>
+    <vt:lpwstr>37a84ab1-033a-4c64-bd8f-6ad7b36eb342</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>