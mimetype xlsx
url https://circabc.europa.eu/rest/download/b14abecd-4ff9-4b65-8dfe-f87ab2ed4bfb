--- v4 (2026-05-31)
+++ v5 (2026-07-28)
@@ -6,91 +6,91 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\02 MARKET ANALYSIS\2.2 Cereals\2.2.1 Balance sheet\Balance sheets for Europa and AMIS\archive\next update\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D626D7A8-003B-4D88-BE49-DD3BB620C8B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FDA46F5F-86EB-4BB9-8C2B-3A9F51F947AA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DB58A0B8-B004-4F33-9B8B-98A7B73277CE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{701DB19C-0D41-4780-BF38-07DD2F821BA7}"/>
   </bookViews>
   <sheets>
     <sheet name="Oilseeds - EU" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Oilseeds - EU'!$B$1:$AB$58</definedName>
     <definedName name="Z_66FB057A_4AF0_4961_BD83_A5E40E9720A6_.wvu.Cols" localSheetId="0" hidden="1">'Oilseeds - EU'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="37">
   <si>
     <t>EU</t>
   </si>
   <si>
     <t>OILSEEDS, OILSEED MEALS &amp; VEGETABLE OILS SUPPLY &amp; DEMAND</t>
   </si>
   <si>
-    <t>last updated: 26/05/2026</t>
+    <t>last updated: 25/06/2026</t>
   </si>
   <si>
     <t>Thousand  tonnes</t>
   </si>
   <si>
     <t>OILSEED *</t>
   </si>
   <si>
     <t>2022/23</t>
   </si>
   <si>
     <t xml:space="preserve">2023/24 </t>
   </si>
   <si>
     <t>2024/25 est.</t>
   </si>
   <si>
     <t>2025/26 fc.</t>
   </si>
   <si>
     <t>2026/27 proj.</t>
   </si>
   <si>
     <t>Rapeseed</t>
   </si>
@@ -790,54 +790,54 @@
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="justify"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma 2 2" xfId="3" xr:uid="{47EBDE67-B49F-4F68-B8F9-A28D18D2581B}"/>
+    <cellStyle name="Comma 2 2" xfId="3" xr:uid="{40112310-E3CB-47F1-9E22-9792ED6E73E9}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{ED5B6099-A00B-4BFC-A99F-3649E5CFE32A}"/>
-    <cellStyle name="Normal_Oilseeds Balance sheets_09 February 2011 2" xfId="2" xr:uid="{A7B1D621-2FCD-40B2-8B8C-485B7CE1C805}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{F0977923-71BD-4636-8C40-F75BF2715006}"/>
+    <cellStyle name="Normal_Oilseeds Balance sheets_09 February 2011 2" xfId="2" xr:uid="{22F39293-E48B-4023-B26B-3FF580D50B16}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1102,61 +1102,61 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14C8265C-1FF5-47DA-9A76-84178D3E25A2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8061A1C0-19F3-46BE-8DED-157117B27DB1}">
   <sheetPr>
     <tabColor indexed="10"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:HF58"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="G10" sqref="G10"/>
-      <selection pane="topRight" activeCell="Z34" sqref="Z34"/>
+      <selection pane="topRight" activeCell="B2" sqref="B2:J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.85546875" customWidth="1"/>
     <col min="2" max="2" width="33.42578125" style="11" customWidth="1"/>
     <col min="3" max="7" width="16.42578125" style="51" customWidth="1"/>
     <col min="8" max="17" width="16.42578125" style="11" customWidth="1"/>
     <col min="18" max="18" width="13" style="11" customWidth="1"/>
     <col min="19" max="20" width="16.42578125" style="11" customWidth="1"/>
     <col min="21" max="21" width="13.5703125" style="11" customWidth="1"/>
     <col min="22" max="22" width="16.85546875" style="11" customWidth="1"/>
     <col min="23" max="23" width="13.85546875" style="11" customWidth="1"/>
     <col min="24" max="24" width="20.5703125" style="11" customWidth="1"/>
     <col min="25" max="25" width="14.28515625" style="11" customWidth="1"/>
     <col min="26" max="26" width="16.85546875" style="11" customWidth="1"/>
     <col min="27" max="27" width="14.42578125" style="11" customWidth="1"/>
     <col min="28" max="28" width="16.42578125" style="11" customWidth="1"/>
     <col min="29" max="29" width="16.7109375" style="11" customWidth="1"/>
     <col min="30" max="30" width="17.7109375" style="11" customWidth="1"/>
     <col min="31" max="31" width="16.42578125" style="11" customWidth="1"/>
     <col min="32" max="32" width="18.42578125" style="11" customWidth="1"/>
     <col min="33" max="33" width="16.42578125" style="11" customWidth="1"/>
     <col min="34" max="34" width="18.85546875" style="11" customWidth="1"/>
     <col min="35" max="35" width="14.140625" style="11" customWidth="1"/>
@@ -1409,72 +1409,72 @@
       <c r="G9" s="27">
         <v>19737</v>
       </c>
       <c r="H9" s="28">
         <v>2792.1599999999994</v>
       </c>
       <c r="I9" s="28">
         <v>9799.2099999999991</v>
       </c>
       <c r="J9" s="27">
         <v>32328.37</v>
       </c>
       <c r="K9" s="27">
         <v>16765.129999999997</v>
       </c>
       <c r="L9" s="28">
         <v>3001.04</v>
       </c>
       <c r="M9" s="28">
         <v>8325.909999999998</v>
       </c>
       <c r="N9" s="27">
         <v>28092.079999999994</v>
       </c>
       <c r="O9" s="27">
-        <v>20179.994260000003</v>
+        <v>20169.63</v>
       </c>
       <c r="P9" s="28">
-        <v>2821.3436899999997</v>
+        <v>2821.3399999999997</v>
       </c>
       <c r="Q9" s="28">
-        <v>8722.1234899999999</v>
+        <v>8722.1200000000008</v>
       </c>
       <c r="R9" s="27">
-        <v>31723.461439999999</v>
+        <v>31713.090000000004</v>
       </c>
       <c r="S9" s="27">
-        <v>20851.894624340923</v>
+        <v>19796.546804846803</v>
       </c>
       <c r="T9" s="28">
-        <v>2788.1736677167019</v>
+        <v>2795.7307249195892</v>
       </c>
       <c r="U9" s="28">
-        <v>8907.5365193138387</v>
+        <v>10089.86814324071</v>
       </c>
       <c r="V9" s="27">
-        <v>32547.604811371464</v>
+        <v>32682.1456730071</v>
       </c>
       <c r="W9" s="25"/>
       <c r="X9" s="25"/>
     </row>
     <row r="10" spans="1:24" s="34" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="29"/>
       <c r="B10" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="31">
         <v>5886.8499999999995</v>
       </c>
       <c r="D10" s="32">
         <v>1094.69</v>
       </c>
       <c r="E10" s="32">
         <v>4933.7599999999993</v>
       </c>
       <c r="F10" s="32">
         <v>11915.3</v>
       </c>
       <c r="G10" s="31">
         <v>6192.83</v>
       </c>
       <c r="H10" s="32">
@@ -1489,540 +1489,540 @@
       <c r="K10" s="31">
         <v>5698.6500000000005</v>
       </c>
       <c r="L10" s="32">
         <v>1118.98</v>
       </c>
       <c r="M10" s="32">
         <v>4791.2000000000007</v>
       </c>
       <c r="N10" s="32">
         <v>11608.830000000002</v>
       </c>
       <c r="O10" s="31">
         <v>6036.88</v>
       </c>
       <c r="P10" s="32">
         <v>1014.7099999999999</v>
       </c>
       <c r="Q10" s="32">
         <v>4663.6399999999994</v>
       </c>
       <c r="R10" s="32">
         <v>11715.23</v>
       </c>
       <c r="S10" s="31">
-        <v>6194.9550000000008</v>
+        <v>6254.1883333333344</v>
       </c>
       <c r="T10" s="32">
-        <v>1019.9823333333347</v>
+        <v>1019.8506666666683</v>
       </c>
       <c r="U10" s="32">
-        <v>4792.2126666666754</v>
+        <v>4853.5293333333411</v>
       </c>
       <c r="V10" s="32">
-        <v>12007.150000000011</v>
+        <v>12127.568333333344</v>
       </c>
       <c r="W10" s="33"/>
       <c r="X10" s="33"/>
     </row>
     <row r="11" spans="1:24" s="37" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11"/>
       <c r="B11" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="35">
         <v>3.3228483824116468</v>
       </c>
       <c r="D11" s="36">
         <v>2.2366880121312884</v>
       </c>
       <c r="E11" s="36">
         <v>1.8853126216111047</v>
       </c>
       <c r="F11" s="35">
         <v>2.627820533263955</v>
       </c>
       <c r="G11" s="35">
         <v>3.1870727922452255</v>
       </c>
       <c r="H11" s="36">
         <v>2.8343349033620262</v>
       </c>
       <c r="I11" s="36">
         <v>2.0904579965397994</v>
       </c>
       <c r="J11" s="35">
         <v>2.7245595227861519</v>
       </c>
       <c r="K11" s="35">
         <v>2.9419476542689926</v>
       </c>
       <c r="L11" s="36">
         <v>2.6819424833330352</v>
       </c>
       <c r="M11" s="36">
         <v>1.7377504591751538</v>
       </c>
       <c r="N11" s="35">
         <v>2.4198889982883709</v>
       </c>
       <c r="O11" s="35">
-        <v>3.3427853891414112</v>
+        <v>3.3410685652191199</v>
       </c>
       <c r="P11" s="36">
-        <v>2.7804433680558978</v>
+        <v>2.7804397315489155</v>
       </c>
       <c r="Q11" s="36">
-        <v>1.8702394460121281</v>
+        <v>1.8702386976696319</v>
       </c>
       <c r="R11" s="35">
-        <v>2.7078820851148464</v>
+        <v>2.7069967896490299</v>
       </c>
       <c r="S11" s="35">
-        <v>3.3659477146066306</v>
+        <v>3.1653262981122463</v>
       </c>
       <c r="T11" s="36">
-        <v>2.7335509416176471</v>
+        <v>2.7413138180879928</v>
       </c>
       <c r="U11" s="36">
-        <v>1.8587523423724981</v>
+        <v>2.0788723937331435</v>
       </c>
       <c r="V11" s="35">
-        <v>2.7106852842990583</v>
+        <v>2.6948638650980246</v>
       </c>
       <c r="W11" s="33"/>
       <c r="X11" s="33"/>
     </row>
     <row r="12" spans="1:24" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12"/>
       <c r="B12" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="27">
         <v>6840.7346300000008</v>
       </c>
       <c r="D12" s="28">
         <v>13258.499379999997</v>
       </c>
       <c r="E12" s="28">
         <v>2097.0390700000003</v>
       </c>
       <c r="F12" s="27">
         <v>22196.273079999999</v>
       </c>
       <c r="G12" s="27">
         <v>5456.5307599999996</v>
       </c>
       <c r="H12" s="28">
         <v>13252.647420000001</v>
       </c>
       <c r="I12" s="28">
         <v>769.28944999999999</v>
       </c>
       <c r="J12" s="27">
         <v>19478.467630000003</v>
       </c>
       <c r="K12" s="27">
-        <v>7963.9932400000007</v>
+        <v>7963.9931999999999</v>
       </c>
       <c r="L12" s="28">
-        <v>14582.246810000001</v>
+        <v>14581.484199999999</v>
       </c>
       <c r="M12" s="28">
-        <v>627.68878000000007</v>
+        <v>627.69956999999999</v>
       </c>
       <c r="N12" s="27">
-        <v>23173.928830000001</v>
+        <v>23173.17697</v>
       </c>
       <c r="O12" s="27">
         <v>5500</v>
       </c>
       <c r="P12" s="28">
         <v>14000</v>
       </c>
       <c r="Q12" s="28">
-        <v>900.00000000000011</v>
+        <v>1160.0000000000002</v>
       </c>
       <c r="R12" s="27">
-        <v>20400</v>
+        <v>20660</v>
       </c>
       <c r="S12" s="27">
-        <v>5932.4217966666665</v>
+        <v>5700</v>
       </c>
       <c r="T12" s="28">
-        <v>13946.915396666667</v>
+        <v>13946.661193333332</v>
       </c>
       <c r="U12" s="28">
-        <v>939.33837333333338</v>
+        <v>1026.00504</v>
       </c>
       <c r="V12" s="27">
-        <v>20818.675566666665</v>
+        <v>20672.666233333333</v>
       </c>
       <c r="W12" s="25"/>
       <c r="X12" s="25"/>
     </row>
     <row r="13" spans="1:24" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13"/>
       <c r="B13" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="40">
         <v>26901.84463</v>
       </c>
       <c r="D13" s="41">
         <v>16906.979379999997</v>
       </c>
       <c r="E13" s="41">
         <v>12265.385736666669</v>
       </c>
       <c r="F13" s="40">
         <v>56074.209746666667</v>
       </c>
       <c r="G13" s="40">
         <v>25693.530760000001</v>
       </c>
       <c r="H13" s="41">
         <v>17244.807420000001</v>
       </c>
       <c r="I13" s="41">
         <v>11435.166116666665</v>
       </c>
       <c r="J13" s="40">
         <v>54373.504296666673</v>
       </c>
       <c r="K13" s="40">
-        <v>25562.456573333329</v>
+        <v>25562.45653333333</v>
       </c>
       <c r="L13" s="41">
-        <v>18883.286810000001</v>
+        <v>18882.5242</v>
       </c>
       <c r="M13" s="41">
-        <v>9831.3765577777758</v>
+        <v>9831.3873477777761</v>
       </c>
       <c r="N13" s="40">
-        <v>54277.119941111108</v>
+        <v>54276.368081111104</v>
       </c>
       <c r="O13" s="40">
-        <v>26513.327593333335</v>
+        <v>26502.963333333333</v>
       </c>
       <c r="P13" s="41">
-        <v>18121.343690000002</v>
+        <v>18121.34</v>
       </c>
       <c r="Q13" s="41">
-        <v>10499.901267777777</v>
+        <v>10759.897777777778</v>
       </c>
       <c r="R13" s="40">
-        <v>55134.572551111116</v>
+        <v>55384.201111111106</v>
       </c>
       <c r="S13" s="40">
-        <v>27617.64975434092</v>
+        <v>26329.880138180135</v>
       </c>
       <c r="T13" s="41">
-        <v>18035.08906438337</v>
+        <v>18042.391918252921</v>
       </c>
       <c r="U13" s="41">
-        <v>10724.65267042495</v>
+        <v>11993.650961018488</v>
       </c>
       <c r="V13" s="40">
-        <v>56377.391489149239</v>
+        <v>56365.92301745154</v>
       </c>
       <c r="W13" s="25"/>
       <c r="X13" s="25"/>
     </row>
     <row r="14" spans="1:24" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14"/>
       <c r="B14" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="27">
-        <v>25857.740449999998</v>
+        <v>25857.740429999998</v>
       </c>
       <c r="D14" s="28">
-        <v>15472.845719999999</v>
+        <v>15469.64316</v>
       </c>
       <c r="E14" s="28">
-        <v>10826.171400000001</v>
+        <v>10826.169640000002</v>
       </c>
       <c r="F14" s="27">
-        <v>52156.757569999994</v>
+        <v>52153.553229999998</v>
       </c>
       <c r="G14" s="27">
-        <v>24326.068366666663</v>
+        <v>24326.068146666668</v>
       </c>
       <c r="H14" s="28">
         <v>15721.281080000001</v>
       </c>
       <c r="I14" s="28">
-        <v>10083.289028888888</v>
+        <v>10083.288858888889</v>
       </c>
       <c r="J14" s="27">
-        <v>50130.638475555548</v>
+        <v>50130.638085555562</v>
       </c>
       <c r="K14" s="27">
-        <v>24346.711819999997</v>
+        <v>24346.711779999998</v>
       </c>
       <c r="L14" s="28">
-        <v>17219.13322</v>
+        <v>17218.369139999995</v>
       </c>
       <c r="M14" s="28">
-        <v>8218.8334899999973</v>
+        <v>8218.8449600000004</v>
       </c>
       <c r="N14" s="27">
-        <v>49784.678529999997</v>
+        <v>49783.925879999995</v>
       </c>
       <c r="O14" s="27">
-        <v>25079.994260000003</v>
+        <v>25069.63</v>
       </c>
       <c r="P14" s="28">
-        <v>16501.343689999998</v>
+        <v>16501.34</v>
       </c>
       <c r="Q14" s="28">
-        <v>8682.1234899999999</v>
+        <v>8882.1200000000008</v>
       </c>
       <c r="R14" s="27">
-        <v>50263.461439999999</v>
+        <v>50453.090000000004</v>
       </c>
       <c r="S14" s="27">
-        <v>26385.410478785368</v>
+        <v>25097.640782624578</v>
       </c>
       <c r="T14" s="28">
-        <v>16493.719807716701</v>
+        <v>16499.955141586255</v>
       </c>
       <c r="U14" s="28">
-        <v>9256.7745063508755</v>
+        <v>10525.772380277749</v>
       </c>
       <c r="V14" s="27">
-        <v>52135.904792852947</v>
+        <v>52123.368304488584</v>
       </c>
       <c r="W14" s="25"/>
       <c r="X14" s="25"/>
     </row>
     <row r="15" spans="1:24" s="43" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15"/>
       <c r="B15" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="32">
-        <v>25228.853369740573</v>
+        <v>25228.853350227</v>
       </c>
       <c r="D15" s="42">
-        <v>13443.465026006599</v>
+        <v>13440.682505962595</v>
       </c>
       <c r="E15" s="42">
-        <v>9541.4216328242164</v>
+        <v>9541.4200816847188</v>
       </c>
       <c r="F15" s="32">
-        <v>48213.740028571388</v>
+        <v>48210.955937874314</v>
       </c>
       <c r="G15" s="32">
-        <v>23658.794204128008</v>
+        <v>23658.793990162703</v>
       </c>
       <c r="H15" s="42">
         <v>13624.350511881117</v>
       </c>
       <c r="I15" s="42">
-        <v>8913.1035949873058</v>
+        <v>8913.1034447161364</v>
       </c>
       <c r="J15" s="32">
-        <v>46196.248310996431</v>
+        <v>46196.247946759955</v>
       </c>
       <c r="K15" s="32">
-        <v>23830.597260423969</v>
+        <v>23830.59722127191</v>
       </c>
       <c r="L15" s="42">
-        <v>15008.330026645381</v>
+        <v>15007.664048592927</v>
       </c>
       <c r="M15" s="42">
-        <v>7177.2560828540973</v>
+        <v>7177.2660992545261</v>
       </c>
       <c r="N15" s="32">
-        <v>46016.183369923448</v>
+        <v>46015.527369119365</v>
       </c>
       <c r="O15" s="32">
-        <v>24539.836116302951</v>
+        <v>24529.695075630047</v>
       </c>
       <c r="P15" s="42">
-        <v>14346.282790952706</v>
+        <v>14346.279582863444</v>
       </c>
       <c r="Q15" s="42">
-        <v>7638.3465347799593</v>
+        <v>7814.2991863272582</v>
       </c>
       <c r="R15" s="32">
-        <v>46524.465442035616</v>
+        <v>46690.273844820753</v>
       </c>
       <c r="S15" s="32">
-        <v>25808.649829338472</v>
+        <v>24549.029586713485</v>
       </c>
       <c r="T15" s="42">
-        <v>14289.936743138058</v>
+        <v>14295.338952439964</v>
       </c>
       <c r="U15" s="42">
-        <v>8114.9611457696146</v>
+        <v>9227.4294719577119</v>
       </c>
       <c r="V15" s="32">
-        <v>48213.547718246147</v>
+        <v>48071.798011111168</v>
       </c>
       <c r="W15" s="25"/>
       <c r="X15" s="25"/>
     </row>
     <row r="16" spans="1:24" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="45">
-        <v>544.10417999999993</v>
+        <v>544.10419999999988</v>
       </c>
       <c r="D16" s="46">
-        <v>234.13365999999996</v>
+        <v>237.33621999999997</v>
       </c>
       <c r="E16" s="46">
-        <v>572.54766999999993</v>
+        <v>572.54942999999992</v>
       </c>
       <c r="F16" s="45">
-        <v>1350.7855099999997</v>
+        <v>1353.9898499999999</v>
       </c>
       <c r="G16" s="45">
-        <v>534.12906000000009</v>
+        <v>534.12927999999999</v>
       </c>
       <c r="H16" s="46">
         <v>223.52633999999998</v>
       </c>
       <c r="I16" s="46">
-        <v>474.09931</v>
+        <v>474.09948000000003</v>
       </c>
       <c r="J16" s="45">
-        <v>1231.7547100000002</v>
+        <v>1231.7551000000001</v>
       </c>
       <c r="K16" s="45">
         <v>382.41141999999996</v>
       </c>
       <c r="L16" s="46">
-        <v>364.15358999999995</v>
+        <v>364.15505999999999</v>
       </c>
       <c r="M16" s="46">
-        <v>734.76528999999994</v>
+        <v>734.76461000000006</v>
       </c>
       <c r="N16" s="45">
-        <v>1481.3302999999999</v>
+        <v>1481.3310900000001</v>
       </c>
       <c r="O16" s="45">
         <v>600</v>
       </c>
       <c r="P16" s="46">
         <v>320</v>
       </c>
       <c r="Q16" s="46">
-        <v>940</v>
+        <v>1000</v>
       </c>
       <c r="R16" s="45">
-        <v>1860</v>
+        <v>1920</v>
       </c>
       <c r="S16" s="45">
-        <v>510.01705333333337</v>
+        <v>510.01713333333333</v>
       </c>
       <c r="T16" s="46">
-        <v>274.70259000000004</v>
+        <v>275.77010999999999</v>
       </c>
       <c r="U16" s="46">
-        <v>593.80408999999997</v>
+        <v>593.80450666666673</v>
       </c>
       <c r="V16" s="45">
-        <v>1378.5237333333334</v>
+        <v>1379.59175</v>
       </c>
       <c r="W16" s="25"/>
       <c r="X16" s="25"/>
     </row>
-    <row r="17" spans="1:202" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:210" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17"/>
       <c r="B17" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="48">
-        <v>26401.844629999996</v>
+        <v>26401.84463</v>
       </c>
       <c r="D17" s="49">
         <v>15706.979379999999</v>
       </c>
       <c r="E17" s="49">
         <v>11398.719070000001</v>
       </c>
       <c r="F17" s="48">
         <v>53507.543079999996</v>
       </c>
       <c r="G17" s="48">
-        <v>24860.197426666662</v>
+        <v>24860.197426666669</v>
       </c>
       <c r="H17" s="49">
         <v>15944.807420000001</v>
       </c>
       <c r="I17" s="49">
-        <v>10557.388338888888</v>
+        <v>10557.38833888889</v>
       </c>
       <c r="J17" s="48">
-        <v>51362.393185555549</v>
+        <v>51362.393185555564</v>
       </c>
       <c r="K17" s="48">
-        <v>24729.123239999997</v>
+        <v>24729.123199999998</v>
       </c>
       <c r="L17" s="49">
-        <v>17583.286810000001</v>
+        <v>17582.524199999996</v>
       </c>
       <c r="M17" s="49">
-        <v>8953.5987799999966</v>
+        <v>8953.6095700000005</v>
       </c>
       <c r="N17" s="48">
-        <v>51266.008829999999</v>
+        <v>51265.256969999995</v>
       </c>
       <c r="O17" s="48">
-        <v>25679.994260000003</v>
+        <v>25669.63</v>
       </c>
       <c r="P17" s="49">
-        <v>16821.343689999998</v>
+        <v>16821.34</v>
       </c>
       <c r="Q17" s="49">
-        <v>9622.1234899999999</v>
+        <v>9882.1200000000008</v>
       </c>
       <c r="R17" s="48">
-        <v>52123.461439999999</v>
+        <v>52373.090000000004</v>
       </c>
       <c r="S17" s="48">
-        <v>26895.427532118701</v>
+        <v>25607.657915957912</v>
       </c>
       <c r="T17" s="49">
-        <v>16768.422397716702</v>
+        <v>16775.725251586256</v>
       </c>
       <c r="U17" s="49">
-        <v>9850.5785963508752</v>
+        <v>11119.576886944416</v>
       </c>
       <c r="V17" s="48">
-        <v>53514.428526186282</v>
+        <v>53502.960054488583</v>
       </c>
       <c r="W17" s="50"/>
       <c r="X17" s="50"/>
     </row>
-    <row r="18" spans="1:202" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="48">
         <v>500</v>
       </c>
       <c r="D18" s="49">
         <v>1200</v>
       </c>
       <c r="E18" s="49">
         <v>866.66666666666663</v>
       </c>
       <c r="F18" s="48">
         <v>2566.6666666666665</v>
       </c>
       <c r="G18" s="48">
         <v>833.33333333333337</v>
       </c>
       <c r="H18" s="49">
         <v>1300</v>
       </c>
       <c r="I18" s="49">
         <v>877.77777777777771</v>
       </c>
       <c r="J18" s="48">
@@ -2045,76 +2045,76 @@
       </c>
       <c r="P18" s="49">
         <v>1300</v>
       </c>
       <c r="Q18" s="49">
         <v>877.77777777777771</v>
       </c>
       <c r="R18" s="48">
         <v>3011.1111111111113</v>
       </c>
       <c r="S18" s="48">
         <v>722.22222222222229</v>
       </c>
       <c r="T18" s="49">
         <v>1266.6666666666665</v>
       </c>
       <c r="U18" s="49">
         <v>874.07407407407391</v>
       </c>
       <c r="V18" s="48">
         <v>2862.9629629629626</v>
       </c>
       <c r="W18" s="25"/>
       <c r="X18" s="25"/>
     </row>
-    <row r="19" spans="1:202" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:210" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="53"/>
       <c r="E19" s="53"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="53"/>
       <c r="I19" s="53"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="53"/>
       <c r="M19" s="53"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="53"/>
       <c r="Q19" s="53"/>
       <c r="R19" s="52"/>
       <c r="S19" s="52"/>
       <c r="T19" s="53"/>
       <c r="U19" s="53"/>
       <c r="V19" s="52"/>
       <c r="W19" s="54"/>
       <c r="X19" s="54"/>
     </row>
-    <row r="20" spans="1:202" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:210" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="55" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="D20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="57" t="s">
         <v>26</v>
       </c>
       <c r="G20" s="56">
         <v>333.33333333333337</v>
       </c>
       <c r="H20" s="56">
         <v>100</v>
       </c>
       <c r="I20" s="56">
         <v>11.111111111111086</v>
       </c>
       <c r="J20" s="57">
@@ -2137,51 +2137,51 @@
       </c>
       <c r="P20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="Q20" s="56" t="s">
         <v>26</v>
       </c>
       <c r="R20" s="57" t="s">
         <v>26</v>
       </c>
       <c r="S20" s="56">
         <v>-111.11111111111109</v>
       </c>
       <c r="T20" s="56">
         <v>-33.333333333333485</v>
       </c>
       <c r="U20" s="56">
         <v>-3.703703703703809</v>
       </c>
       <c r="V20" s="57">
         <v>-148.14814814814872</v>
       </c>
       <c r="W20" s="25"/>
       <c r="X20" s="25"/>
     </row>
-    <row r="21" spans="1:202" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21"/>
       <c r="B21" s="58" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="50"/>
       <c r="D21" s="50"/>
       <c r="E21" s="50"/>
       <c r="F21" s="50"/>
       <c r="G21" s="59"/>
       <c r="H21" s="59"/>
       <c r="I21" s="33"/>
       <c r="J21" s="33"/>
       <c r="K21" s="59"/>
       <c r="L21" s="59"/>
       <c r="M21" s="33"/>
       <c r="N21" s="33"/>
       <c r="O21" s="33"/>
       <c r="P21" s="33"/>
       <c r="Q21" s="33"/>
       <c r="R21" s="33"/>
       <c r="S21" s="33"/>
       <c r="T21" s="33"/>
       <c r="U21" s="33"/>
       <c r="V21" s="33"/>
       <c r="W21" s="33"/>
@@ -2331,63 +2331,52 @@
       <c r="FK21" s="11"/>
       <c r="FL21" s="11"/>
       <c r="FM21" s="11"/>
       <c r="FN21" s="11"/>
       <c r="FO21" s="11"/>
       <c r="FP21" s="11"/>
       <c r="FQ21" s="11"/>
       <c r="FR21" s="11"/>
       <c r="FS21" s="11"/>
       <c r="FT21" s="11"/>
       <c r="FU21" s="11"/>
       <c r="FV21" s="11"/>
       <c r="FW21" s="11"/>
       <c r="FX21" s="11"/>
       <c r="FY21" s="11"/>
       <c r="FZ21" s="11"/>
       <c r="GA21" s="11"/>
       <c r="GB21" s="11"/>
       <c r="GC21" s="11"/>
       <c r="GD21" s="11"/>
       <c r="GE21" s="11"/>
       <c r="GF21" s="11"/>
       <c r="GG21" s="11"/>
       <c r="GH21" s="11"/>
       <c r="GI21" s="11"/>
-      <c r="GJ21" s="11"/>
-[...9 lines deleted...]
-      <c r="GT21" s="11"/>
     </row>
-    <row r="22" spans="1:202" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22"/>
       <c r="B22" s="58" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="60"/>
       <c r="D22" s="60"/>
       <c r="E22" s="60"/>
       <c r="F22" s="60"/>
       <c r="G22" s="59"/>
       <c r="H22" s="59"/>
       <c r="I22" s="33"/>
       <c r="J22" s="33"/>
       <c r="K22" s="59"/>
       <c r="L22" s="59"/>
       <c r="M22" s="33"/>
       <c r="N22" s="33"/>
       <c r="O22" s="33"/>
       <c r="P22" s="33"/>
       <c r="Q22" s="33"/>
       <c r="R22" s="33"/>
       <c r="S22" s="33"/>
       <c r="T22" s="33"/>
       <c r="U22" s="33"/>
       <c r="V22" s="33"/>
       <c r="W22" s="33"/>
@@ -2537,63 +2526,52 @@
       <c r="FK22" s="11"/>
       <c r="FL22" s="11"/>
       <c r="FM22" s="11"/>
       <c r="FN22" s="11"/>
       <c r="FO22" s="11"/>
       <c r="FP22" s="11"/>
       <c r="FQ22" s="11"/>
       <c r="FR22" s="11"/>
       <c r="FS22" s="11"/>
       <c r="FT22" s="11"/>
       <c r="FU22" s="11"/>
       <c r="FV22" s="11"/>
       <c r="FW22" s="11"/>
       <c r="FX22" s="11"/>
       <c r="FY22" s="11"/>
       <c r="FZ22" s="11"/>
       <c r="GA22" s="11"/>
       <c r="GB22" s="11"/>
       <c r="GC22" s="11"/>
       <c r="GD22" s="11"/>
       <c r="GE22" s="11"/>
       <c r="GF22" s="11"/>
       <c r="GG22" s="11"/>
       <c r="GH22" s="11"/>
       <c r="GI22" s="11"/>
-      <c r="GJ22" s="11"/>
-[...9 lines deleted...]
-      <c r="GT22" s="11"/>
     </row>
-    <row r="23" spans="1:202" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23"/>
       <c r="B23" s="58" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="50"/>
       <c r="D23" s="50"/>
       <c r="E23" s="50"/>
       <c r="F23" s="50"/>
       <c r="G23" s="59"/>
       <c r="H23" s="59"/>
       <c r="I23" s="33"/>
       <c r="J23" s="33"/>
       <c r="K23" s="59"/>
       <c r="L23" s="59"/>
       <c r="M23" s="33"/>
       <c r="N23" s="33"/>
       <c r="O23" s="33"/>
       <c r="P23" s="33"/>
       <c r="Q23" s="33"/>
       <c r="R23" s="33"/>
       <c r="S23" s="33"/>
       <c r="T23" s="33"/>
       <c r="U23" s="33"/>
       <c r="V23" s="33"/>
       <c r="W23" s="33"/>
@@ -2742,63 +2720,52 @@
       <c r="FK23" s="11"/>
       <c r="FL23" s="11"/>
       <c r="FM23" s="11"/>
       <c r="FN23" s="11"/>
       <c r="FO23" s="11"/>
       <c r="FP23" s="11"/>
       <c r="FQ23" s="11"/>
       <c r="FR23" s="11"/>
       <c r="FS23" s="11"/>
       <c r="FT23" s="11"/>
       <c r="FU23" s="11"/>
       <c r="FV23" s="11"/>
       <c r="FW23" s="11"/>
       <c r="FX23" s="11"/>
       <c r="FY23" s="11"/>
       <c r="FZ23" s="11"/>
       <c r="GA23" s="11"/>
       <c r="GB23" s="11"/>
       <c r="GC23" s="11"/>
       <c r="GD23" s="11"/>
       <c r="GE23" s="11"/>
       <c r="GF23" s="11"/>
       <c r="GG23" s="11"/>
       <c r="GH23" s="11"/>
       <c r="GI23" s="11"/>
-      <c r="GJ23" s="11"/>
-[...9 lines deleted...]
-      <c r="GT23" s="11"/>
     </row>
-    <row r="24" spans="1:202" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:210" s="51" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24"/>
       <c r="B24" s="50" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="50"/>
       <c r="G24" s="59"/>
       <c r="H24" s="59"/>
       <c r="I24" s="33"/>
       <c r="J24" s="33"/>
       <c r="K24" s="59"/>
       <c r="L24" s="59"/>
       <c r="M24" s="33"/>
       <c r="N24" s="33"/>
       <c r="O24" s="11"/>
       <c r="P24" s="11"/>
       <c r="Q24" s="11"/>
       <c r="R24" s="11"/>
       <c r="S24" s="11"/>
       <c r="T24" s="11"/>
       <c r="U24" s="11"/>
       <c r="V24" s="11"/>
       <c r="W24" s="11"/>
@@ -2947,82 +2914,102 @@
       <c r="FJ24" s="11"/>
       <c r="FK24" s="11"/>
       <c r="FL24" s="11"/>
       <c r="FM24" s="11"/>
       <c r="FN24" s="11"/>
       <c r="FO24" s="11"/>
       <c r="FP24" s="11"/>
       <c r="FQ24" s="11"/>
       <c r="FR24" s="11"/>
       <c r="FS24" s="11"/>
       <c r="FT24" s="11"/>
       <c r="FU24" s="11"/>
       <c r="FV24" s="11"/>
       <c r="FW24" s="11"/>
       <c r="FX24" s="11"/>
       <c r="FY24" s="11"/>
       <c r="FZ24" s="11"/>
       <c r="GA24" s="11"/>
       <c r="GB24" s="11"/>
       <c r="GC24" s="11"/>
       <c r="GD24" s="11"/>
       <c r="GE24" s="11"/>
       <c r="GF24" s="11"/>
       <c r="GG24" s="11"/>
       <c r="GH24" s="11"/>
+      <c r="GI24" s="11"/>
+      <c r="GJ24" s="11"/>
+      <c r="GK24" s="11"/>
+      <c r="GL24" s="11"/>
+      <c r="GM24" s="11"/>
+      <c r="GN24" s="11"/>
+      <c r="GO24" s="11"/>
+      <c r="GP24" s="11"/>
+      <c r="GQ24" s="11"/>
+      <c r="GR24" s="11"/>
+      <c r="GS24" s="11"/>
+      <c r="GT24" s="11"/>
+      <c r="GU24" s="11"/>
+      <c r="GV24" s="11"/>
+      <c r="GW24" s="11"/>
+      <c r="GX24" s="11"/>
+      <c r="GY24" s="11"/>
+      <c r="GZ24" s="11"/>
+      <c r="HA24" s="11"/>
+      <c r="HB24" s="11"/>
     </row>
-    <row r="25" spans="1:202" s="51" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:210" s="51" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25"/>
       <c r="J25" s="12"/>
       <c r="O25" s="11"/>
       <c r="P25" s="11"/>
       <c r="Q25" s="11"/>
       <c r="S25" s="12"/>
       <c r="T25" s="12"/>
       <c r="U25" s="12"/>
       <c r="V25" s="12" t="s">
         <v>31</v>
       </c>
       <c r="W25" s="11"/>
       <c r="X25" s="11"/>
-      <c r="Y25" s="11"/>
-[...3 lines deleted...]
-      <c r="AC25" s="11"/>
+      <c r="Y25" s="17"/>
+      <c r="Z25" s="17"/>
+      <c r="AA25" s="17"/>
+      <c r="AB25" s="17"/>
+      <c r="AC25" s="17"/>
       <c r="AD25" s="11"/>
-      <c r="AE25" s="11"/>
-[...3 lines deleted...]
-      <c r="AI25" s="11"/>
+      <c r="AE25" s="17"/>
+      <c r="AF25" s="17"/>
+      <c r="AG25" s="17"/>
+      <c r="AH25" s="17"/>
+      <c r="AI25" s="17"/>
       <c r="AJ25" s="11"/>
-      <c r="AK25" s="11"/>
-[...3 lines deleted...]
-      <c r="AO25" s="11"/>
+      <c r="AK25" s="17"/>
+      <c r="AL25" s="17"/>
+      <c r="AM25" s="17"/>
+      <c r="AN25" s="17"/>
+      <c r="AO25" s="17"/>
       <c r="AP25" s="11"/>
       <c r="AQ25" s="11"/>
       <c r="AR25" s="11"/>
       <c r="AS25" s="11"/>
       <c r="AT25" s="11"/>
       <c r="AU25" s="11"/>
       <c r="AV25" s="11"/>
       <c r="AW25" s="11"/>
       <c r="AX25" s="11"/>
       <c r="AY25" s="11"/>
       <c r="AZ25" s="11"/>
       <c r="BA25" s="11"/>
       <c r="BB25" s="11"/>
       <c r="BC25" s="11"/>
       <c r="BD25" s="11"/>
       <c r="BE25" s="11"/>
       <c r="BF25" s="11"/>
       <c r="BG25" s="11"/>
       <c r="BH25" s="11"/>
       <c r="BI25" s="11"/>
       <c r="BJ25" s="11"/>
       <c r="BK25" s="11"/>
       <c r="BL25" s="11"/>
       <c r="BM25" s="11"/>
       <c r="BN25" s="11"/>
@@ -3128,88 +3115,108 @@
       <c r="FJ25" s="11"/>
       <c r="FK25" s="11"/>
       <c r="FL25" s="11"/>
       <c r="FM25" s="11"/>
       <c r="FN25" s="11"/>
       <c r="FO25" s="11"/>
       <c r="FP25" s="11"/>
       <c r="FQ25" s="11"/>
       <c r="FR25" s="11"/>
       <c r="FS25" s="11"/>
       <c r="FT25" s="11"/>
       <c r="FU25" s="11"/>
       <c r="FV25" s="11"/>
       <c r="FW25" s="11"/>
       <c r="FX25" s="11"/>
       <c r="FY25" s="11"/>
       <c r="FZ25" s="11"/>
       <c r="GA25" s="11"/>
       <c r="GB25" s="11"/>
       <c r="GC25" s="11"/>
       <c r="GD25" s="11"/>
       <c r="GE25" s="11"/>
       <c r="GF25" s="11"/>
       <c r="GG25" s="11"/>
       <c r="GH25" s="11"/>
+      <c r="GI25" s="11"/>
+      <c r="GJ25" s="11"/>
+      <c r="GK25" s="11"/>
+      <c r="GL25" s="11"/>
+      <c r="GM25" s="11"/>
+      <c r="GN25" s="11"/>
+      <c r="GO25" s="11"/>
+      <c r="GP25" s="11"/>
+      <c r="GQ25" s="11"/>
+      <c r="GR25" s="11"/>
+      <c r="GS25" s="11"/>
+      <c r="GT25" s="11"/>
+      <c r="GU25" s="11"/>
+      <c r="GV25" s="11"/>
+      <c r="GW25" s="11"/>
+      <c r="GX25" s="11"/>
+      <c r="GY25" s="11"/>
+      <c r="GZ25" s="11"/>
+      <c r="HA25" s="11"/>
+      <c r="HB25" s="11"/>
     </row>
-    <row r="26" spans="1:202" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:210" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26"/>
       <c r="B26" s="61" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="62" t="s">
         <v>5</v>
       </c>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="63"/>
       <c r="G26" s="62" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="63"/>
       <c r="K26" s="62" t="s">
         <v>7</v>
       </c>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
       <c r="N26" s="63"/>
       <c r="O26" s="15" t="s">
         <v>8</v>
       </c>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
       <c r="R26" s="15"/>
       <c r="S26" s="14" t="s">
         <v>9</v>
       </c>
       <c r="T26" s="15"/>
       <c r="U26" s="15"/>
       <c r="V26" s="16"/>
     </row>
-    <row r="27" spans="1:202" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:210" s="17" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27"/>
       <c r="B27" s="64"/>
       <c r="C27" s="65" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="20" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="66" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="65" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="I27" s="20" t="s">
         <v>12</v>
       </c>
       <c r="J27" s="66" t="s">
         <v>13</v>
@@ -3244,51 +3251,51 @@
       <c r="T27" s="20" t="s">
         <v>11</v>
       </c>
       <c r="U27" s="20" t="s">
         <v>12</v>
       </c>
       <c r="V27" s="21" t="s">
         <v>13</v>
       </c>
       <c r="Y27" s="11"/>
       <c r="Z27" s="11"/>
       <c r="AA27" s="11"/>
       <c r="AB27" s="11"/>
       <c r="AC27" s="11"/>
       <c r="AE27" s="11"/>
       <c r="AF27" s="11"/>
       <c r="AG27" s="11"/>
       <c r="AH27" s="11"/>
       <c r="AI27" s="11"/>
       <c r="AK27" s="11"/>
       <c r="AL27" s="11"/>
       <c r="AM27" s="11"/>
       <c r="AN27" s="11"/>
       <c r="AO27" s="11"/>
     </row>
-    <row r="28" spans="1:202" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="D28" s="48">
         <v>341.7009602194787</v>
       </c>
       <c r="E28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="F28" s="48">
         <v>491.7009602194787</v>
       </c>
       <c r="G28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="H28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="I28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="J28" s="48">
@@ -3309,487 +3316,487 @@
       <c r="O28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="P28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="Q28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="R28" s="48">
         <v>492.22679469593049</v>
       </c>
       <c r="S28" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="T28" s="48">
         <v>342.22679469593049</v>
       </c>
       <c r="U28" s="48">
         <v>100.00000000000001</v>
       </c>
       <c r="V28" s="48">
         <v>492.22679469593049</v>
       </c>
     </row>
-    <row r="29" spans="1:202" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:210" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="67" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="68">
-        <v>14380.446420752125</v>
+        <v>14380.446409629387</v>
       </c>
       <c r="D29" s="68">
-        <v>10620.337370545214</v>
+        <v>10618.13917971045</v>
       </c>
       <c r="E29" s="68">
-        <v>5247.7818980533193</v>
+        <v>5247.7810449265953</v>
       </c>
       <c r="F29" s="68">
-        <v>30248.56568935066</v>
+        <v>30246.366634266433</v>
       </c>
       <c r="G29" s="68">
-        <v>13485.512696352962</v>
+        <v>13485.51257439274</v>
       </c>
       <c r="H29" s="68">
         <v>10763.236904386084</v>
       </c>
       <c r="I29" s="68">
-        <v>4902.2069772430186</v>
+        <v>4902.2068945938763</v>
       </c>
       <c r="J29" s="68">
-        <v>29150.956577982062</v>
+        <v>29150.956373372701</v>
       </c>
       <c r="K29" s="68">
-        <v>13583.440438441661</v>
+        <v>13583.440416124986</v>
       </c>
       <c r="L29" s="68">
-        <v>11856.58072104985</v>
+        <v>11856.054598388413</v>
       </c>
       <c r="M29" s="68">
-        <v>3947.4908455697541</v>
+        <v>3947.4963545899896</v>
       </c>
       <c r="N29" s="68">
-        <v>29387.512005061264</v>
+        <v>29386.991369103387</v>
       </c>
       <c r="O29" s="68">
-        <v>13987.706586292681</v>
+        <v>13981.926193109126</v>
       </c>
       <c r="P29" s="68">
-        <v>11333.563404852639</v>
+        <v>11333.560870462121</v>
       </c>
       <c r="Q29" s="68">
-        <v>4201.0905941289775</v>
+        <v>4297.8645524799931</v>
       </c>
       <c r="R29" s="68">
-        <v>29522.360585274299</v>
+        <v>29613.351616051241</v>
       </c>
       <c r="S29" s="68">
-        <v>14710.930402722926</v>
+        <v>13992.946864426685</v>
       </c>
       <c r="T29" s="68">
-        <v>11289.050027079067</v>
+        <v>11293.317772427572</v>
       </c>
       <c r="U29" s="68">
-        <v>4463.2286301732884</v>
+        <v>5075.0862095767425</v>
       </c>
       <c r="V29" s="68">
-        <v>30463.209059975285</v>
+        <v>30361.350846431</v>
       </c>
     </row>
-    <row r="30" spans="1:202" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:210" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30"/>
       <c r="B30" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="27">
         <v>846.3295700000001</v>
       </c>
       <c r="D30" s="27">
         <v>15990.15834</v>
       </c>
       <c r="E30" s="27">
         <v>2753.5398499999997</v>
       </c>
       <c r="F30" s="27">
         <v>19590.027760000001</v>
       </c>
       <c r="G30" s="27">
         <v>838.55562000000009</v>
       </c>
       <c r="H30" s="27">
         <v>15739.19281</v>
       </c>
       <c r="I30" s="27">
         <v>3306.4930399999998</v>
       </c>
       <c r="J30" s="27">
         <v>19884.241470000001</v>
       </c>
       <c r="K30" s="27">
-        <v>419.94966999999997</v>
+        <v>419.94817999999998</v>
       </c>
       <c r="L30" s="27">
-        <v>20125.435809999999</v>
+        <v>20125.365590000001</v>
       </c>
       <c r="M30" s="27">
         <v>2683.0135099999998</v>
       </c>
       <c r="N30" s="27">
-        <v>23228.398989999998</v>
+        <v>23228.327280000001</v>
       </c>
       <c r="O30" s="27">
         <v>820.00000000000011</v>
       </c>
       <c r="P30" s="27">
-        <v>17000</v>
+        <v>18500</v>
       </c>
       <c r="Q30" s="27">
         <v>2199.9999999999995</v>
       </c>
       <c r="R30" s="27">
-        <v>20020</v>
+        <v>21520</v>
       </c>
       <c r="S30" s="27">
         <v>604.8867466666668</v>
       </c>
       <c r="T30" s="27">
-        <v>17000</v>
+        <v>18500</v>
       </c>
       <c r="U30" s="27">
         <v>2596.1374999999998</v>
       </c>
       <c r="V30" s="27">
-        <v>20201.024246666668</v>
+        <v>21701.024246666668</v>
       </c>
     </row>
-    <row r="31" spans="1:202" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:210" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31"/>
       <c r="B31" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="40">
-        <v>15276.775990752125</v>
+        <v>15276.775979629387</v>
       </c>
       <c r="D31" s="40">
-        <v>26952.196670764693</v>
+        <v>26949.998479929927</v>
       </c>
       <c r="E31" s="40">
-        <v>8101.3217480533185</v>
+        <v>8101.3208949265954</v>
       </c>
       <c r="F31" s="40">
-        <v>50330.294409570139</v>
+        <v>50328.095354485908</v>
       </c>
       <c r="G31" s="40">
-        <v>14374.068316352961</v>
+        <v>14374.068194392741</v>
       </c>
       <c r="H31" s="40">
         <v>26844.656509082015</v>
       </c>
       <c r="I31" s="40">
-        <v>8308.700017243018</v>
+        <v>8308.6999345938766</v>
       </c>
       <c r="J31" s="40">
-        <v>49527.424842677996</v>
+        <v>49527.424638068631</v>
       </c>
       <c r="K31" s="40">
-        <v>14053.390108441661</v>
+        <v>14053.388596124985</v>
       </c>
       <c r="L31" s="40">
-        <v>32324.121393113557</v>
+        <v>32323.525050452125</v>
       </c>
       <c r="M31" s="40">
-        <v>6730.5043555697539</v>
+        <v>6730.5098645899889</v>
       </c>
       <c r="N31" s="40">
-        <v>53108.01585712497</v>
+        <v>53107.423511167101</v>
       </c>
       <c r="O31" s="40">
-        <v>14857.706586292681</v>
+        <v>14851.926193109126</v>
       </c>
       <c r="P31" s="40">
-        <v>28675.79019954857</v>
+        <v>30175.787665158052</v>
       </c>
       <c r="Q31" s="40">
-        <v>6501.0905941289766</v>
+        <v>6597.8645524799922</v>
       </c>
       <c r="R31" s="40">
-        <v>50034.587379970224</v>
+        <v>51625.57841074717</v>
       </c>
       <c r="S31" s="40">
-        <v>15365.817149389593</v>
+        <v>14647.833611093352</v>
       </c>
       <c r="T31" s="40">
-        <v>28631.276821774998</v>
+        <v>30135.544567123503</v>
       </c>
       <c r="U31" s="40">
-        <v>7159.3661301732882</v>
+        <v>7771.2237095767423</v>
       </c>
       <c r="V31" s="40">
-        <v>51156.460101337878</v>
+        <v>52554.601887793593</v>
       </c>
       <c r="Y31" s="51"/>
       <c r="Z31" s="51"/>
       <c r="AA31" s="51"/>
       <c r="AB31" s="51"/>
       <c r="AC31" s="51"/>
       <c r="AE31" s="51"/>
       <c r="AF31" s="51"/>
       <c r="AG31" s="51"/>
       <c r="AH31" s="51"/>
       <c r="AI31" s="51"/>
       <c r="AK31" s="51"/>
       <c r="AL31" s="51"/>
       <c r="AM31" s="51"/>
       <c r="AN31" s="51"/>
       <c r="AO31" s="51"/>
     </row>
-    <row r="32" spans="1:202" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:210" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32"/>
       <c r="B32" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="27">
-        <v>14431.756810752126</v>
+        <v>14431.756799629387</v>
       </c>
       <c r="D32" s="27">
-        <v>26009.691686068767</v>
+        <v>26007.493495234001</v>
       </c>
       <c r="E32" s="27">
-        <v>6986.7768380533198</v>
+        <v>6986.7759849265949</v>
       </c>
       <c r="F32" s="27">
-        <v>47428.225334874209</v>
+        <v>47426.026279789985</v>
       </c>
       <c r="G32" s="27">
-        <v>13450.184866352964</v>
+        <v>13450.18474439274</v>
       </c>
       <c r="H32" s="27">
         <v>25946.340007018302</v>
       </c>
       <c r="I32" s="27">
-        <v>7227.9061272430181</v>
+        <v>7227.9060445938749</v>
       </c>
       <c r="J32" s="27">
-        <v>46624.431000614284</v>
+        <v>46624.430796004912</v>
       </c>
       <c r="K32" s="27">
-        <v>13122.91384844166</v>
+        <v>13122.933086124987</v>
       </c>
       <c r="L32" s="27">
-        <v>31454.080198417629</v>
+        <v>31453.465805756194</v>
       </c>
       <c r="M32" s="27">
-        <v>6087.2344255697535</v>
+        <v>6087.239804589989</v>
       </c>
       <c r="N32" s="27">
-        <v>50664.228472429044</v>
+        <v>50663.638696471171</v>
       </c>
       <c r="O32" s="27">
-        <v>14007.706586292681</v>
+        <v>14001.926193109126</v>
       </c>
       <c r="P32" s="27">
-        <v>27823.563404852637</v>
+        <v>29323.560870462119</v>
       </c>
       <c r="Q32" s="27">
-        <v>6011.0905941289775</v>
+        <v>6107.8645524799922</v>
       </c>
       <c r="R32" s="27">
-        <v>47842.360585274291</v>
+        <v>49433.351616051237</v>
       </c>
       <c r="S32" s="27">
-        <v>14492.849606056259</v>
+        <v>13774.866067760018</v>
       </c>
       <c r="T32" s="27">
-        <v>27727.655927956472</v>
+        <v>29231.91765663831</v>
       </c>
       <c r="U32" s="27">
-        <v>6246.5094035066213</v>
+        <v>6858.366939576742</v>
       </c>
       <c r="V32" s="27">
-        <v>48467.01493751935</v>
+        <v>49865.150663975073</v>
       </c>
       <c r="Y32" s="11"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="11"/>
       <c r="AC32" s="11"/>
       <c r="AE32" s="11"/>
       <c r="AF32" s="11"/>
       <c r="AG32" s="11"/>
       <c r="AH32" s="11"/>
       <c r="AI32" s="11"/>
       <c r="AK32" s="11"/>
       <c r="AL32" s="11"/>
       <c r="AM32" s="11"/>
       <c r="AN32" s="11"/>
       <c r="AO32" s="11"/>
     </row>
     <row r="33" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C33" s="45">
         <v>795.01918000000001</v>
       </c>
       <c r="D33" s="45">
         <v>600.27819</v>
       </c>
       <c r="E33" s="45">
         <v>1014.54491</v>
       </c>
       <c r="F33" s="45">
         <v>2409.8422799999998</v>
       </c>
       <c r="G33" s="45">
         <v>873.88345000000004</v>
       </c>
       <c r="H33" s="45">
         <v>556.21163999999999</v>
       </c>
       <c r="I33" s="45">
         <v>980.79389000000015</v>
       </c>
       <c r="J33" s="45">
         <v>2410.8889800000002</v>
       </c>
       <c r="K33" s="45">
-        <v>880.47626000000002</v>
+        <v>880.45551</v>
       </c>
       <c r="L33" s="45">
-        <v>527.81439999999986</v>
+        <v>527.83244999999999</v>
       </c>
       <c r="M33" s="45">
-        <v>543.26992999999993</v>
+        <v>543.27006000000006</v>
       </c>
       <c r="N33" s="45">
-        <v>1951.5605899999998</v>
+        <v>1951.5580200000002</v>
       </c>
       <c r="O33" s="45">
         <v>800</v>
       </c>
       <c r="P33" s="45">
         <v>510</v>
       </c>
       <c r="Q33" s="45">
         <v>390</v>
       </c>
       <c r="R33" s="45">
         <v>1700</v>
       </c>
       <c r="S33" s="45">
         <v>822.96754333333331</v>
       </c>
       <c r="T33" s="45">
-        <v>561.43474333333336</v>
+        <v>561.44075999999995</v>
       </c>
       <c r="U33" s="45">
-        <v>812.85672666666676</v>
+        <v>812.8567700000001</v>
       </c>
       <c r="V33" s="45">
-        <v>2197.2590133333333</v>
+        <v>2197.265073333333</v>
       </c>
       <c r="Y33" s="51"/>
       <c r="Z33" s="51"/>
       <c r="AA33" s="51"/>
       <c r="AB33" s="51"/>
       <c r="AC33" s="51"/>
       <c r="AE33" s="51"/>
       <c r="AF33" s="51"/>
       <c r="AG33" s="51"/>
       <c r="AH33" s="51"/>
       <c r="AI33" s="51"/>
       <c r="AK33" s="51"/>
       <c r="AL33" s="51"/>
       <c r="AM33" s="51"/>
       <c r="AN33" s="51"/>
       <c r="AO33" s="51"/>
     </row>
     <row r="34" spans="1:214" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34"/>
       <c r="B34" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="48">
-        <v>15226.775990752125</v>
+        <v>15226.775979629387</v>
       </c>
       <c r="D34" s="48">
-        <v>26609.969876068768</v>
+        <v>26607.771685234002</v>
       </c>
       <c r="E34" s="48">
-        <v>8001.3217480533194</v>
+        <v>8001.3208949265945</v>
       </c>
       <c r="F34" s="48">
-        <v>49838.067614874206</v>
+        <v>49835.868559789982</v>
       </c>
       <c r="G34" s="48">
-        <v>14324.068316352963</v>
+        <v>14324.068194392739</v>
       </c>
       <c r="H34" s="48">
         <v>26502.551647018303</v>
       </c>
       <c r="I34" s="48">
-        <v>8208.700017243018</v>
+        <v>8208.6999345938748</v>
       </c>
       <c r="J34" s="48">
-        <v>49035.319980614287</v>
+        <v>49035.319776004915</v>
       </c>
       <c r="K34" s="48">
-        <v>14003.390108441659</v>
+        <v>14003.388596124987</v>
       </c>
       <c r="L34" s="48">
-        <v>31981.894598417628</v>
+        <v>31981.298255756195</v>
       </c>
       <c r="M34" s="48">
-        <v>6630.5043555697539</v>
+        <v>6630.5098645899889</v>
       </c>
       <c r="N34" s="48">
-        <v>52615.789062429045</v>
+        <v>52615.196716471168</v>
       </c>
       <c r="O34" s="48">
-        <v>14807.706586292681</v>
+        <v>14801.926193109126</v>
       </c>
       <c r="P34" s="48">
-        <v>28333.563404852637</v>
+        <v>29833.560870462119</v>
       </c>
       <c r="Q34" s="48">
-        <v>6401.0905941289775</v>
+        <v>6497.8645524799922</v>
       </c>
       <c r="R34" s="48">
-        <v>49542.360585274291</v>
+        <v>51133.351616051237</v>
       </c>
       <c r="S34" s="48">
-        <v>15315.817149389593</v>
+        <v>14597.833611093352</v>
       </c>
       <c r="T34" s="48">
-        <v>28289.090671289807</v>
+        <v>29793.358416638312</v>
       </c>
       <c r="U34" s="48">
-        <v>7059.3661301732882</v>
+        <v>7671.2237095767423</v>
       </c>
       <c r="V34" s="48">
-        <v>50664.273950852687</v>
+        <v>52062.415737308409</v>
       </c>
       <c r="Y34" s="11"/>
       <c r="Z34" s="11"/>
       <c r="AA34" s="11"/>
       <c r="AB34" s="11"/>
       <c r="AC34" s="11"/>
       <c r="AE34" s="11"/>
       <c r="AF34" s="11"/>
       <c r="AG34" s="11"/>
       <c r="AH34" s="11"/>
       <c r="AI34" s="11"/>
       <c r="AK34" s="11"/>
       <c r="AL34" s="11"/>
       <c r="AM34" s="11"/>
       <c r="AN34" s="11"/>
       <c r="AO34" s="11"/>
     </row>
     <row r="35" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="48">
         <v>50.000000000000007</v>
       </c>
       <c r="D35" s="48">
@@ -5220,523 +5227,523 @@
       <c r="V45" s="77">
         <v>1524.879337499365</v>
       </c>
       <c r="W45" s="76">
         <v>591.737794035462</v>
       </c>
       <c r="X45" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="Y45" s="48">
         <v>270.92457111890127</v>
       </c>
       <c r="Z45" s="48">
         <v>487.43966874968248</v>
       </c>
       <c r="AA45" s="77">
         <v>1525.1020339040456</v>
       </c>
     </row>
     <row r="46" spans="1:214" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46"/>
       <c r="B46" s="67" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="78">
-        <v>10343.829881593634</v>
+        <v>10343.829873593069</v>
       </c>
       <c r="D46" s="68">
-        <v>2688.6930052013199</v>
+        <v>2688.1365011925191</v>
       </c>
       <c r="E46" s="68">
-        <v>4007.3970857861705</v>
+        <v>4007.3964343075818</v>
       </c>
       <c r="F46" s="68">
         <v>0</v>
       </c>
       <c r="G46" s="79">
-        <v>17039.919972581123</v>
+        <v>17039.362809093171</v>
       </c>
       <c r="H46" s="78">
-        <v>9700.1056236924833</v>
+        <v>9700.105535966708</v>
       </c>
       <c r="I46" s="68">
         <v>2724.8701023762237</v>
       </c>
       <c r="J46" s="68">
-        <v>3743.5035098946678</v>
+        <v>3743.5034467807773</v>
       </c>
       <c r="K46" s="68">
         <v>0</v>
       </c>
       <c r="L46" s="79">
-        <v>16168.479235963376</v>
+        <v>16168.479085123709</v>
       </c>
       <c r="M46" s="78">
-        <v>9770.5448767738253</v>
+        <v>9770.5448607214821</v>
       </c>
       <c r="N46" s="68">
-        <v>3001.6660053290761</v>
+        <v>3001.5328097185857</v>
       </c>
       <c r="O46" s="68">
-        <v>3014.4475547987208</v>
+        <v>3014.4517616869007</v>
       </c>
       <c r="P46" s="68">
         <v>0</v>
       </c>
       <c r="Q46" s="79">
-        <v>15786.658436901622</v>
+        <v>15786.529432126968</v>
       </c>
       <c r="R46" s="78">
-        <v>10061.33280768421</v>
+        <v>10057.17498100832</v>
       </c>
       <c r="S46" s="68">
-        <v>2869.2565581905415</v>
+        <v>2869.2559165726889</v>
       </c>
       <c r="T46" s="68">
-        <v>3208.1055446075829</v>
+        <v>3282.0056582574484</v>
       </c>
       <c r="U46" s="68">
         <v>0</v>
       </c>
       <c r="V46" s="79">
-        <v>16138.694910482334</v>
+        <v>16208.436555838458</v>
       </c>
       <c r="W46" s="78">
-        <v>10581.546430028773</v>
+        <v>10065.102130552528</v>
       </c>
       <c r="X46" s="68">
-        <v>2857.9873486276119</v>
+        <v>2859.0677904879931</v>
       </c>
       <c r="Y46" s="68">
-        <v>3408.2836812232376</v>
+        <v>3875.5203782222393</v>
       </c>
       <c r="Z46" s="68">
         <v>0</v>
       </c>
       <c r="AA46" s="79">
-        <v>16847.817459879621</v>
+        <v>16799.690299262758</v>
       </c>
     </row>
     <row r="47" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="38" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="80">
         <v>391.161</v>
       </c>
       <c r="D47" s="27">
         <v>524.49654999999996</v>
       </c>
       <c r="E47" s="27">
         <v>1987.6141500000003</v>
       </c>
       <c r="F47" s="27">
         <v>5234.8662299999996</v>
       </c>
       <c r="G47" s="81">
         <v>8138.1379299999999</v>
       </c>
       <c r="H47" s="80">
         <v>462.96247999999997</v>
       </c>
       <c r="I47" s="27">
         <v>660.20008000000007</v>
       </c>
       <c r="J47" s="27">
         <v>3008.6924600000002</v>
       </c>
       <c r="K47" s="27">
         <v>4194.5267900000008</v>
       </c>
       <c r="L47" s="81">
         <v>8326.3818100000008</v>
       </c>
       <c r="M47" s="80">
-        <v>294.64576</v>
+        <v>294.64382999999998</v>
       </c>
       <c r="N47" s="27">
-        <v>705.2368899999999</v>
+        <v>705.22316000000012</v>
       </c>
       <c r="O47" s="27">
-        <v>2556.2387700000008</v>
+        <v>2556.2128100000004</v>
       </c>
       <c r="P47" s="27">
-        <v>3397.4372899999998</v>
+        <v>3399.4053300000005</v>
       </c>
       <c r="Q47" s="81">
-        <v>6953.5587100000012</v>
+        <v>6955.4851300000009</v>
       </c>
       <c r="R47" s="80">
         <v>549.99999999999989</v>
       </c>
       <c r="S47" s="27">
         <v>700</v>
       </c>
       <c r="T47" s="27">
         <v>2100</v>
       </c>
       <c r="U47" s="27">
         <v>2800</v>
       </c>
       <c r="V47" s="81">
         <v>6150</v>
       </c>
       <c r="W47" s="80">
-        <v>465.91845333333333</v>
+        <v>549.99999999999989</v>
       </c>
       <c r="X47" s="27">
         <v>628.23221000000001</v>
       </c>
       <c r="Y47" s="27">
-        <v>2229.5760633333334</v>
+        <v>2229.5674100000001</v>
       </c>
       <c r="Z47" s="27">
-        <v>2532.9017761109753</v>
+        <v>2533.6124572222616</v>
       </c>
       <c r="AA47" s="81">
-        <v>5856.6285027776421</v>
+        <v>5941.4120772222614</v>
       </c>
     </row>
     <row r="48" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="39" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="82">
-        <v>11326.246025626557</v>
+        <v>11326.246017625992</v>
       </c>
       <c r="D48" s="40">
-        <v>3388.1895552013198</v>
+        <v>3387.6330511925189</v>
       </c>
       <c r="E48" s="40">
-        <v>6265.4158997093537</v>
+        <v>6265.4152482307645</v>
       </c>
       <c r="F48" s="40">
         <v>5722.4176703292178</v>
       </c>
       <c r="G48" s="83">
-        <v>26702.269150866447</v>
+        <v>26701.711987378494</v>
       </c>
       <c r="H48" s="82">
-        <v>10755.111999440083</v>
+        <v>10755.111911714308</v>
       </c>
       <c r="I48" s="40">
         <v>3560.0701823762238</v>
       </c>
       <c r="J48" s="40">
-        <v>7023.5379909280473</v>
+        <v>7023.5379278141563</v>
       </c>
       <c r="K48" s="40">
         <v>4681.6324141426621</v>
       </c>
       <c r="L48" s="83">
-        <v>26020.352586887017</v>
+        <v>26020.352436047349</v>
       </c>
       <c r="M48" s="82">
-        <v>10656.742991597785</v>
+        <v>10656.741045545441</v>
       </c>
       <c r="N48" s="40">
-        <v>3881.9028953290763</v>
+        <v>3881.7559697185857</v>
       </c>
       <c r="O48" s="40">
-        <v>5841.3234228020747</v>
+        <v>5841.3016696902541</v>
       </c>
       <c r="P48" s="40">
-        <v>3885.1830604618199</v>
+        <v>3887.1511004618205</v>
       </c>
       <c r="Q48" s="83">
-        <v>24265.152370190754</v>
+        <v>24266.949785416102</v>
       </c>
       <c r="R48" s="82">
-        <v>11202.949939219037</v>
+        <v>11198.792112543148</v>
       </c>
       <c r="S48" s="40">
-        <v>3744.2565581905415</v>
+        <v>3744.2559165726889</v>
       </c>
       <c r="T48" s="40">
-        <v>5578.9001389275545</v>
+        <v>5652.80025257742</v>
       </c>
       <c r="U48" s="40">
         <v>3287.4676116445662</v>
       </c>
       <c r="V48" s="83">
-        <v>23813.574247981702</v>
+        <v>23883.315893337822</v>
       </c>
       <c r="W48" s="82">
-        <v>11639.202677397569</v>
+        <v>11206.83992458799</v>
       </c>
       <c r="X48" s="40">
-        <v>3661.2195586276121</v>
+        <v>3662.3000004879932</v>
       </c>
       <c r="Y48" s="40">
-        <v>5908.7843156754725</v>
+        <v>6376.0123593411408</v>
       </c>
       <c r="Z48" s="40">
-        <v>3020.3414448606577</v>
+        <v>3021.052125971944</v>
       </c>
       <c r="AA48" s="83">
-        <v>24229.547996561309</v>
+        <v>24266.204410389066</v>
       </c>
     </row>
     <row r="49" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C49" s="80">
-        <v>10074.012689878957</v>
+        <v>10074.012681878392</v>
       </c>
       <c r="D49" s="27">
-        <v>2290.1765852013195</v>
+        <v>2289.6200811925187</v>
       </c>
       <c r="E49" s="27">
-        <v>4737.6577886759742</v>
+        <v>4737.6571371973851</v>
       </c>
       <c r="F49" s="27">
         <v>5081.6171861865578</v>
       </c>
       <c r="G49" s="81">
-        <v>22183.464249942808</v>
+        <v>22182.907086454856</v>
       </c>
       <c r="H49" s="80">
-        <v>9417.5525246161214</v>
+        <v>9417.5524368903461</v>
       </c>
       <c r="I49" s="27">
         <v>2674.8517923762238</v>
       </c>
       <c r="J49" s="27">
-        <v>5681.5530829246945</v>
+        <v>5681.5530198108036</v>
       </c>
       <c r="K49" s="27">
         <v>4072.9774036808426</v>
       </c>
       <c r="L49" s="81">
-        <v>21846.93480359788</v>
+        <v>21846.934652758213</v>
       </c>
       <c r="M49" s="80">
-        <v>9479.9446800629612</v>
+        <v>9479.9441140106155</v>
       </c>
       <c r="N49" s="27">
-        <v>2936.0235353290759</v>
+        <v>2941.8783697185854</v>
       </c>
       <c r="O49" s="27">
-        <v>4857.607228482103</v>
+        <v>4857.6095653702823</v>
       </c>
       <c r="P49" s="27">
-        <v>3276.3267988172538</v>
+        <v>3278.308788817254</v>
       </c>
       <c r="Q49" s="81">
-        <v>20549.902242691394</v>
+        <v>20557.740837916739</v>
       </c>
       <c r="R49" s="80">
-        <v>10015.675347499517</v>
+        <v>9965.8926603926921</v>
       </c>
       <c r="S49" s="27">
-        <v>2929.2565581905415</v>
+        <v>2929.2559165726893</v>
       </c>
       <c r="T49" s="27">
-        <v>4737.9755678086531</v>
+        <v>4931.8756814585176</v>
       </c>
       <c r="U49" s="27">
         <v>2650.0279428948838</v>
       </c>
       <c r="V49" s="81">
-        <v>20332.935416393597</v>
+        <v>20477.052201318784</v>
       </c>
       <c r="W49" s="80">
-        <v>10433.931111371467</v>
+        <v>9986.3605317515776</v>
       </c>
       <c r="X49" s="27">
-        <v>2684.8493186276119</v>
+        <v>2687.93034715466</v>
       </c>
       <c r="Y49" s="27">
-        <v>4891.2593445280645</v>
+        <v>5358.4873881937319</v>
       </c>
       <c r="Z49" s="27">
-        <v>2391.1607012861687</v>
+        <v>2391.8760323974552</v>
       </c>
       <c r="AA49" s="81">
-        <v>20401.200475813312</v>
+        <v>20424.654299497426</v>
       </c>
     </row>
     <row r="50" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="44" t="s">
         <v>22</v>
       </c>
       <c r="C50" s="84">
         <v>660.18943999999999</v>
       </c>
       <c r="D50" s="45">
         <v>923.01297000000011</v>
       </c>
       <c r="E50" s="45">
         <v>1256.4160899999999</v>
       </c>
       <c r="F50" s="45">
         <v>153.69486000000001</v>
       </c>
       <c r="G50" s="85">
         <v>2993.3133600000001</v>
       </c>
       <c r="H50" s="84">
         <v>746.00711999999987</v>
       </c>
       <c r="I50" s="45">
         <v>710.21839</v>
       </c>
       <c r="J50" s="45">
         <v>1071.34781</v>
       </c>
       <c r="K50" s="45">
         <v>120.90923999999998</v>
       </c>
       <c r="L50" s="85">
         <v>2648.4825599999995</v>
       </c>
       <c r="M50" s="84">
-        <v>585.18118000000004</v>
+        <v>585.1798</v>
       </c>
       <c r="N50" s="45">
-        <v>770.87936000000013</v>
+        <v>764.87759999999992</v>
       </c>
       <c r="O50" s="45">
-        <v>712.9215999999999</v>
+        <v>712.8975099999999</v>
       </c>
       <c r="P50" s="45">
-        <v>121.38865000000001</v>
+        <v>121.37470000000003</v>
       </c>
       <c r="Q50" s="85">
-        <v>2190.3707899999999</v>
+        <v>2184.3296099999998</v>
       </c>
       <c r="R50" s="84">
-        <v>595.53679768405857</v>
+        <v>641.16165811499479</v>
       </c>
       <c r="S50" s="45">
         <v>639.99999999999989</v>
       </c>
       <c r="T50" s="45">
-        <v>570.00000000000011</v>
+        <v>450.00000000000006</v>
       </c>
       <c r="U50" s="45">
         <v>150</v>
       </c>
       <c r="V50" s="85">
-        <v>1955.5367976840585</v>
+        <v>1881.1616581149947</v>
       </c>
       <c r="W50" s="84">
-        <v>613.63580589468609</v>
+        <v>628.8436327049983</v>
       </c>
       <c r="X50" s="45">
-        <v>801.37024000000008</v>
+        <v>799.3696533333333</v>
       </c>
       <c r="Y50" s="45">
         <v>746.73955000000001</v>
       </c>
       <c r="Z50" s="45">
-        <v>141.69450333333333</v>
+        <v>141.68985333333336</v>
       </c>
       <c r="AA50" s="85">
-        <v>2303.4400992280193</v>
+        <v>2316.6426893716653</v>
       </c>
     </row>
     <row r="51" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="76">
-        <v>10734.202129878957</v>
+        <v>10734.202121878392</v>
       </c>
       <c r="D51" s="48">
-        <v>3213.1895552013198</v>
+        <v>3212.6330511925189</v>
       </c>
       <c r="E51" s="48">
-        <v>5994.0738786759739</v>
+        <v>5994.0732271973848</v>
       </c>
       <c r="F51" s="48">
         <v>5235.3120461865574</v>
       </c>
       <c r="G51" s="77">
-        <v>25176.777609942808</v>
+        <v>25176.220446454852</v>
       </c>
       <c r="H51" s="76">
-        <v>10163.559644616122</v>
+        <v>10163.559556890346</v>
       </c>
       <c r="I51" s="48">
         <v>3385.0701823762238</v>
       </c>
       <c r="J51" s="48">
-        <v>6752.9008929246947</v>
+        <v>6752.9008298108038</v>
       </c>
       <c r="K51" s="48">
         <v>4193.886643680843</v>
       </c>
       <c r="L51" s="77">
-        <v>24495.417363597884</v>
+        <v>24495.417212758217</v>
       </c>
       <c r="M51" s="76">
-        <v>10065.125860062961</v>
+        <v>10065.123914010615</v>
       </c>
       <c r="N51" s="48">
-        <v>3706.9028953290763</v>
+        <v>3706.7559697185852</v>
       </c>
       <c r="O51" s="48">
-        <v>5570.5288284821027</v>
+        <v>5570.5070753702821</v>
       </c>
       <c r="P51" s="48">
-        <v>3397.7154488172537</v>
+        <v>3399.6834888172539</v>
       </c>
       <c r="Q51" s="77">
-        <v>22740.273032691392</v>
+        <v>22742.070447916736</v>
       </c>
       <c r="R51" s="76">
-        <v>10611.212145183576</v>
+        <v>10607.054318507688</v>
       </c>
       <c r="S51" s="48">
-        <v>3569.2565581905415</v>
+        <v>3569.2559165726893</v>
       </c>
       <c r="T51" s="48">
-        <v>5307.9755678086531</v>
+        <v>5381.8756814585176</v>
       </c>
       <c r="U51" s="48">
         <v>2800.0279428948838</v>
       </c>
       <c r="V51" s="77">
-        <v>22288.472214077658</v>
+        <v>22358.213859433781</v>
       </c>
       <c r="W51" s="76">
-        <v>11047.566917266153</v>
+        <v>10615.204164456576</v>
       </c>
       <c r="X51" s="48">
-        <v>3486.2195586276121</v>
+        <v>3487.3000004879932</v>
       </c>
       <c r="Y51" s="48">
-        <v>5637.9988945280647</v>
+        <v>6105.2269381937322</v>
       </c>
       <c r="Z51" s="48">
-        <v>2532.8552046195018</v>
+        <v>2533.5658857307885</v>
       </c>
       <c r="AA51" s="77">
-        <v>22704.640575041332</v>
+        <v>22741.296988869093</v>
       </c>
     </row>
     <row r="52" spans="1:214" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C52" s="76">
         <v>592.04389574759944</v>
       </c>
       <c r="D52" s="48">
         <v>174.99999999999997</v>
       </c>
       <c r="E52" s="48">
         <v>271.34202103337907</v>
       </c>
       <c r="F52" s="48">
         <v>487.10562414266116</v>
       </c>
       <c r="G52" s="77">
         <v>1525.4915409236396</v>
       </c>
       <c r="H52" s="76">
         <v>591.55235482395972</v>
       </c>
       <c r="I52" s="48">
@@ -6855,47 +6862,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ELEMANS ZOLICHOVA Lucie (AGRI)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SetDate">
-    <vt:lpwstr>2026-05-22T09:04:29Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-24T10:00:46Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Name">
     <vt:lpwstr>Commission Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SiteId">
     <vt:lpwstr>b24c8b06-522c-46fe-9080-70926f8dddb1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ActionId">
-    <vt:lpwstr>37a84ab1-033a-4c64-bd8f-6ad7b36eb342</vt:lpwstr>
+    <vt:lpwstr>7f9c6038-9c6a-4e96-8989-68f70d55ccb6</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>